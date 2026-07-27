--- v0 (2026-06-03)
+++ v1 (2026-07-27)
@@ -14,51 +14,51 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="games" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="game_holes" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="courses" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="summary_metrics" state="visible" r:id="rId7"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="171">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>created_at</t>
   </si>
   <si>
     <t>played_at</t>
   </si>
   <si>
     <t>started_at</t>
   </si>
   <si>
     <t>completed_at</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>course_id</t>
   </si>
   <si>
     <t>course_name</t>
   </si>
   <si>
@@ -91,62 +91,71 @@
   <si>
     <t>pars</t>
   </si>
   <si>
     <t>bogeys</t>
   </si>
   <si>
     <t>doubles_plus</t>
   </si>
   <si>
     <t>fairways_hit</t>
   </si>
   <si>
     <t>fairways_possible</t>
   </si>
   <si>
     <t>gir_hit</t>
   </si>
   <si>
     <t>putts_total</t>
   </si>
   <si>
     <t>handicap</t>
   </si>
   <si>
+    <t>in_progress</t>
+  </si>
+  <si>
+    <t>Pine Creek Golf Resort</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>73.0</t>
+  </si>
+  <si>
+    <t>Links National</t>
+  </si>
+  <si>
+    <t>71.7</t>
+  </si>
+  <si>
     <t>completed</t>
   </si>
   <si>
-    <t>Links National</t>
-[...7 lines deleted...]
-  <si>
     <t>game_id</t>
   </si>
   <si>
     <t>hole_number</t>
   </si>
   <si>
     <t>par_snapshot</t>
   </si>
   <si>
     <t>strokes</t>
   </si>
   <si>
     <t>putts</t>
   </si>
   <si>
     <t>fairway_hit</t>
   </si>
   <si>
     <t>updown</t>
   </si>
   <si>
     <t>score_to_par</t>
   </si>
   <si>
     <t>is_default</t>
@@ -220,56 +229,50 @@
   <si>
     <t>68.8</t>
   </si>
   <si>
     <t>Moscow Country Club</t>
   </si>
   <si>
     <t>75.4</t>
   </si>
   <si>
     <t>70.4</t>
   </si>
   <si>
     <t>Golden</t>
   </si>
   <si>
     <t>79.5</t>
   </si>
   <si>
     <t>65.8</t>
   </si>
   <si>
     <t>69.6</t>
   </si>
   <si>
-    <t>Pine Creek Golf Resort</t>
-[...4 lines deleted...]
-  <si>
     <t>66.6</t>
   </si>
   <si>
     <t>Raevo Golf &amp; Country Club</t>
   </si>
   <si>
     <t>76.4</t>
   </si>
   <si>
     <t>72.8</t>
   </si>
   <si>
     <t>Vyrka Kaluga Country Golf Club</t>
   </si>
   <si>
     <t>60.7</t>
   </si>
   <si>
     <t>Yellow</t>
   </si>
   <si>
     <t>56.5</t>
   </si>
   <si>
     <t>Ак Барс</t>
@@ -481,90 +484,93 @@
   <si>
     <t>70.6</t>
   </si>
   <si>
     <t>Форест хиллс</t>
   </si>
   <si>
     <t>Целеево</t>
   </si>
   <si>
     <t>78.4</t>
   </si>
   <si>
     <t>64.6</t>
   </si>
   <si>
     <t>metric</t>
   </si>
   <si>
     <t>value</t>
   </si>
   <si>
     <t>completed_games</t>
   </si>
   <si>
-    <t>2</t>
+    <t>8</t>
   </si>
   <si>
     <t>in_progress_games</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>draft_games</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>draft_games</t>
-[...1 lines deleted...]
-  <si>
     <t>avg_total_strokes</t>
   </si>
   <si>
-    <t>101.0000000000000000</t>
+    <t>104.1250000000000000</t>
   </si>
   <si>
     <t>avg_putts_total</t>
   </si>
   <si>
-    <t>38.0000000000000000</t>
+    <t>38.3750000000000000</t>
   </si>
   <si>
     <t>fairways_hit_sum</t>
   </si>
   <si>
-    <t>12</t>
+    <t>66</t>
   </si>
   <si>
     <t>fairways_possible_sum</t>
   </si>
   <si>
-    <t>26</t>
+    <t>104</t>
   </si>
   <si>
     <t>gir_hit_sum</t>
   </si>
   <si>
-    <t>5</t>
+    <t>23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -906,51 +912,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y3"/>
+  <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="8" max="8" width="28" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="12" width="14" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="15" max="16" width="12" customWidth="1"/>
     <col min="17" max="19" width="10" customWidth="1"/>
     <col min="20" max="21" width="14" customWidth="1"/>
     <col min="22" max="22" width="18" customWidth="1"/>
     <col min="23" max="23" width="10" customWidth="1"/>
     <col min="24" max="25" width="12" customWidth="1"/>
   </cols>
@@ -1012,1852 +1018,9412 @@
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B2" s="2">
-        <v>46172.39247136574</v>
+        <v>46230.26454934028</v>
       </c>
       <c r="C2" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="D2" s="2">
-        <v>46172.4049733912</v>
-[...2 lines deleted...]
-        <v>46172.57729508102</v>
+        <v>46230.26866768519</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="M2">
         <v>72</v>
       </c>
-      <c r="N2">
-[...7 lines deleted...]
-      </c>
       <c r="Q2">
         <v>0</v>
       </c>
       <c r="R2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="S2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T2">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="B3" s="2">
-        <v>46172.12146527778</v>
+        <v>46228.45335472222</v>
       </c>
       <c r="C3" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="D3" s="2">
-        <v>46172.121570625</v>
-[...2 lines deleted...]
-        <v>46172.12352637731</v>
+        <v>46228.453384259265</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3">
         <v>29</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="I3">
         <v>3</v>
       </c>
       <c r="J3" t="s">
         <v>27</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3">
         <v>136</v>
       </c>
       <c r="M3">
         <v>72</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>67</v>
+      </c>
+      <c r="B4" s="2">
+        <v>46228.345547627316</v>
+      </c>
+      <c r="C4" s="2">
+        <v>46228</v>
+      </c>
+      <c r="D4" s="2">
+        <v>46228.353406979164</v>
+      </c>
+      <c r="E4" s="2">
+        <v>46228.45305121528</v>
+      </c>
+      <c r="F4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G4">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4">
+        <v>3</v>
+      </c>
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L4">
+        <v>136</v>
+      </c>
+      <c r="M4">
+        <v>72</v>
+      </c>
+      <c r="N4">
+        <v>99</v>
+      </c>
+      <c r="O4">
+        <v>53</v>
+      </c>
+      <c r="P4">
+        <v>46</v>
+      </c>
+      <c r="Q4">
+        <v>0</v>
+      </c>
+      <c r="R4">
+        <v>3</v>
+      </c>
+      <c r="S4">
+        <v>8</v>
+      </c>
+      <c r="T4">
+        <v>7</v>
+      </c>
+      <c r="U4">
+        <v>11</v>
+      </c>
+      <c r="V4">
+        <v>13</v>
+      </c>
+      <c r="W4">
+        <v>4</v>
+      </c>
+      <c r="X4">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>66</v>
+      </c>
+      <c r="B5" s="2">
+        <v>46213.6111981713</v>
+      </c>
+      <c r="C5" s="2">
+        <v>46213</v>
+      </c>
+      <c r="D5" s="2">
+        <v>46213.62654510417</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5">
+        <v>3</v>
+      </c>
+      <c r="J5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" t="s">
+        <v>30</v>
+      </c>
+      <c r="L5">
+        <v>136</v>
+      </c>
+      <c r="M5">
+        <v>72</v>
+      </c>
+      <c r="Q5">
+        <v>0</v>
+      </c>
+      <c r="R5">
+        <v>0</v>
+      </c>
+      <c r="S5">
+        <v>0</v>
+      </c>
+      <c r="T5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>64</v>
+      </c>
+      <c r="B6" s="2">
+        <v>46207.20736296296</v>
+      </c>
+      <c r="C6" s="2">
+        <v>46207</v>
+      </c>
+      <c r="D6" s="2">
+        <v>46207.21852607639</v>
+      </c>
+      <c r="E6" s="2">
+        <v>46207.34549533565</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6">
+        <v>3</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>30</v>
+      </c>
+      <c r="L6">
+        <v>136</v>
+      </c>
+      <c r="M6">
+        <v>72</v>
+      </c>
+      <c r="N6">
+        <v>103</v>
+      </c>
+      <c r="O6">
+        <v>54</v>
+      </c>
+      <c r="P6">
+        <v>49</v>
+      </c>
+      <c r="Q6">
+        <v>0</v>
+      </c>
+      <c r="R6">
+        <v>2</v>
+      </c>
+      <c r="S6">
+        <v>7</v>
+      </c>
+      <c r="T6">
+        <v>9</v>
+      </c>
+      <c r="U6">
+        <v>9</v>
+      </c>
+      <c r="V6">
+        <v>13</v>
+      </c>
+      <c r="W6">
+        <v>5</v>
+      </c>
+      <c r="X6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>63</v>
+      </c>
+      <c r="B7" s="2">
+        <v>46206.62460887732</v>
+      </c>
+      <c r="C7" s="2">
+        <v>46206</v>
+      </c>
+      <c r="D7" s="2">
+        <v>46206.63691332176</v>
+      </c>
+      <c r="E7" s="2">
+        <v>46206.75343431713</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7">
+        <v>29</v>
+      </c>
+      <c r="H7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7">
+        <v>3</v>
+      </c>
+      <c r="J7" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+      <c r="L7">
+        <v>136</v>
+      </c>
+      <c r="M7">
+        <v>72</v>
+      </c>
+      <c r="N7">
+        <v>103</v>
+      </c>
+      <c r="O7">
+        <v>45</v>
+      </c>
+      <c r="P7">
+        <v>58</v>
+      </c>
+      <c r="Q7">
+        <v>0</v>
+      </c>
+      <c r="R7">
+        <v>6</v>
+      </c>
+      <c r="S7">
+        <v>3</v>
+      </c>
+      <c r="T7">
+        <v>9</v>
+      </c>
+      <c r="U7">
+        <v>8</v>
+      </c>
+      <c r="V7">
+        <v>13</v>
+      </c>
+      <c r="W7">
+        <v>4</v>
+      </c>
+      <c r="X7">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>62</v>
+      </c>
+      <c r="B8" s="2">
+        <v>46201.35859831018</v>
+      </c>
+      <c r="C8" s="2">
+        <v>46201</v>
+      </c>
+      <c r="D8" s="2">
+        <v>46201.363166469906</v>
+      </c>
+      <c r="E8" s="2">
+        <v>46201.54276182871</v>
+      </c>
+      <c r="F8" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8">
+        <v>29</v>
+      </c>
+      <c r="H8" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8">
+        <v>3</v>
+      </c>
+      <c r="J8" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" t="s">
+        <v>30</v>
+      </c>
+      <c r="L8">
+        <v>136</v>
+      </c>
+      <c r="M8">
+        <v>72</v>
+      </c>
+      <c r="N8">
+        <v>115</v>
+      </c>
+      <c r="O8">
+        <v>53</v>
+      </c>
+      <c r="P8">
+        <v>62</v>
+      </c>
+      <c r="Q8">
+        <v>0</v>
+      </c>
+      <c r="R8">
+        <v>0</v>
+      </c>
+      <c r="S8">
+        <v>6</v>
+      </c>
+      <c r="T8">
+        <v>12</v>
+      </c>
+      <c r="U8">
+        <v>6</v>
+      </c>
+      <c r="V8">
+        <v>13</v>
+      </c>
+      <c r="W8">
+        <v>1</v>
+      </c>
+      <c r="X8">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>61</v>
+      </c>
+      <c r="B9" s="2">
+        <v>46200.34388340278</v>
+      </c>
+      <c r="C9" s="2">
+        <v>46200</v>
+      </c>
+      <c r="D9" s="2">
+        <v>46200.351827164355</v>
+      </c>
+      <c r="E9" s="2">
+        <v>46200.80678240741</v>
+      </c>
+      <c r="F9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9">
+        <v>29</v>
+      </c>
+      <c r="H9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9">
+        <v>3</v>
+      </c>
+      <c r="J9" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" t="s">
+        <v>30</v>
+      </c>
+      <c r="L9">
+        <v>136</v>
+      </c>
+      <c r="M9">
+        <v>72</v>
+      </c>
+      <c r="N9">
+        <v>104</v>
+      </c>
+      <c r="O9">
+        <v>51</v>
+      </c>
+      <c r="P9">
+        <v>53</v>
+      </c>
+      <c r="Q9">
+        <v>0</v>
+      </c>
+      <c r="R9">
+        <v>3</v>
+      </c>
+      <c r="S9">
+        <v>5</v>
+      </c>
+      <c r="T9">
+        <v>10</v>
+      </c>
+      <c r="U9">
+        <v>10</v>
+      </c>
+      <c r="V9">
+        <v>13</v>
+      </c>
+      <c r="W9">
+        <v>2</v>
+      </c>
+      <c r="X9">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>59</v>
+      </c>
+      <c r="B10" s="2">
+        <v>46179.32054755787</v>
+      </c>
+      <c r="C10" s="2">
+        <v>46179</v>
+      </c>
+      <c r="D10" s="2">
+        <v>46179.373781145834</v>
+      </c>
+      <c r="E10" s="2">
+        <v>46200.80652347222</v>
+      </c>
+      <c r="F10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10">
+        <v>29</v>
+      </c>
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10">
+        <v>3</v>
+      </c>
+      <c r="J10" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10">
+        <v>136</v>
+      </c>
+      <c r="M10">
+        <v>72</v>
+      </c>
+      <c r="N10">
+        <v>107</v>
+      </c>
+      <c r="O10">
+        <v>50</v>
+      </c>
+      <c r="P10">
+        <v>57</v>
+      </c>
+      <c r="Q10">
+        <v>0</v>
+      </c>
+      <c r="R10">
+        <v>2</v>
+      </c>
+      <c r="S10">
+        <v>5</v>
+      </c>
+      <c r="T10">
+        <v>11</v>
+      </c>
+      <c r="U10">
+        <v>10</v>
+      </c>
+      <c r="V10">
+        <v>13</v>
+      </c>
+      <c r="W10">
+        <v>2</v>
+      </c>
+      <c r="X10">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>58</v>
+      </c>
+      <c r="B11" s="2">
+        <v>46172.39247136574</v>
+      </c>
+      <c r="C11" s="2">
+        <v>46172</v>
+      </c>
+      <c r="D11" s="2">
+        <v>46172.4049733912</v>
+      </c>
+      <c r="E11" s="2">
+        <v>46200.807001180554</v>
+      </c>
+      <c r="F11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11">
+        <v>29</v>
+      </c>
+      <c r="H11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11">
+        <v>3</v>
+      </c>
+      <c r="J11" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" t="s">
+        <v>30</v>
+      </c>
+      <c r="L11">
+        <v>136</v>
+      </c>
+      <c r="M11">
+        <v>72</v>
+      </c>
+      <c r="N11">
         <v>101</v>
       </c>
-      <c r="O3">
+      <c r="O11">
+        <v>45</v>
+      </c>
+      <c r="P11">
+        <v>56</v>
+      </c>
+      <c r="Q11">
+        <v>0</v>
+      </c>
+      <c r="R11">
+        <v>2</v>
+      </c>
+      <c r="S11">
+        <v>8</v>
+      </c>
+      <c r="T11">
+        <v>8</v>
+      </c>
+      <c r="U11">
+        <v>7</v>
+      </c>
+      <c r="V11">
+        <v>13</v>
+      </c>
+      <c r="W11">
+        <v>2</v>
+      </c>
+      <c r="X11">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>57</v>
+      </c>
+      <c r="B12" s="2">
+        <v>46172.12146527778</v>
+      </c>
+      <c r="C12" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D12" s="2">
+        <v>46172.121570625</v>
+      </c>
+      <c r="E12" s="2">
+        <v>46200.80715854166</v>
+      </c>
+      <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12">
+        <v>29</v>
+      </c>
+      <c r="H12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12">
+        <v>3</v>
+      </c>
+      <c r="J12" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" t="s">
+        <v>30</v>
+      </c>
+      <c r="L12">
+        <v>136</v>
+      </c>
+      <c r="M12">
+        <v>72</v>
+      </c>
+      <c r="N12">
+        <v>101</v>
+      </c>
+      <c r="O12">
         <v>55</v>
       </c>
-      <c r="P3">
+      <c r="P12">
         <v>46</v>
       </c>
-      <c r="Q3">
-[...2 lines deleted...]
-      <c r="R3">
+      <c r="Q12">
+        <v>0</v>
+      </c>
+      <c r="R12">
         <v>6</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3">
+      <c r="S12">
+        <v>4</v>
+      </c>
+      <c r="T12">
         <v>8</v>
       </c>
-      <c r="U3">
+      <c r="U12">
         <v>5</v>
       </c>
-      <c r="V3">
+      <c r="V12">
         <v>13</v>
       </c>
-      <c r="W3">
-[...2 lines deleted...]
-      <c r="X3">
+      <c r="W12">
+        <v>3</v>
+      </c>
+      <c r="X12">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N199"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="10" customWidth="1"/>
     <col min="3" max="4" width="12" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="14" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="22" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>404</v>
+        <v>792</v>
       </c>
       <c r="B2">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E2">
         <v>6</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I2" t="b">
         <v>0</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>405</v>
+        <v>793</v>
       </c>
       <c r="B3">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C3">
         <v>2</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
         <v>6</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
       <c r="G3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H3" t="b">
         <v>0</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3">
         <v>2</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>406</v>
+        <v>794</v>
       </c>
       <c r="B4">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C4">
         <v>3</v>
       </c>
       <c r="D4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4" t="b">
         <v>0</v>
       </c>
       <c r="H4" t="b">
         <v>0</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>407</v>
+        <v>795</v>
       </c>
       <c r="B5">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C5">
         <v>4</v>
       </c>
       <c r="D5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
       <c r="G5" t="b">
         <v>0</v>
       </c>
       <c r="H5" t="b">
         <v>0</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>408</v>
+        <v>796</v>
       </c>
       <c r="B6">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H6" t="b">
         <v>0</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>409</v>
+        <v>797</v>
       </c>
       <c r="B7">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E7">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H7" t="b">
         <v>0</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>410</v>
+        <v>798</v>
       </c>
       <c r="B8">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8">
         <v>5</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H8" t="b">
         <v>0</v>
       </c>
       <c r="I8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
       <c r="K8" t="s">
         <v>26</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>411</v>
+        <v>799</v>
       </c>
       <c r="B9">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C9">
         <v>8</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G9" t="b">
         <v>0</v>
       </c>
       <c r="H9" t="b">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>412</v>
+        <v>800</v>
       </c>
       <c r="B10">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C10">
         <v>9</v>
       </c>
       <c r="D10">
         <v>5</v>
       </c>
       <c r="E10">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>413</v>
+        <v>801</v>
       </c>
       <c r="B11">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11">
         <v>5</v>
       </c>
       <c r="E11">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K11" t="s">
         <v>26</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>414</v>
+        <v>802</v>
       </c>
       <c r="B12">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C12">
         <v>11</v>
       </c>
       <c r="D12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E12">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J12">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K12" t="s">
         <v>26</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>415</v>
+        <v>803</v>
       </c>
       <c r="B13">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E13">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>416</v>
+        <v>804</v>
       </c>
       <c r="B14">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E14">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>417</v>
+        <v>805</v>
       </c>
       <c r="B15">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C15">
         <v>14</v>
       </c>
       <c r="D15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E15">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K15" t="s">
         <v>26</v>
       </c>
       <c r="L15" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>418</v>
+        <v>806</v>
       </c>
       <c r="B16">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C16">
         <v>15</v>
       </c>
       <c r="D16">
         <v>4</v>
       </c>
       <c r="E16">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16" t="s">
         <v>27</v>
       </c>
       <c r="M16" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>419</v>
+        <v>807</v>
       </c>
       <c r="B17">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C17">
         <v>16</v>
       </c>
       <c r="D17">
         <v>4</v>
       </c>
       <c r="E17">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J17">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>420</v>
+        <v>808</v>
       </c>
       <c r="B18">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C18">
         <v>17</v>
       </c>
       <c r="D18">
         <v>3</v>
       </c>
       <c r="E18">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J18">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K18" t="s">
         <v>26</v>
       </c>
       <c r="L18" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>421</v>
+        <v>809</v>
       </c>
       <c r="B19">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C19">
         <v>18</v>
       </c>
       <c r="D19">
         <v>4</v>
       </c>
       <c r="E19">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J19">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="2">
-        <v>46172</v>
+        <v>46230</v>
       </c>
       <c r="N19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>366</v>
+        <v>749</v>
       </c>
       <c r="B20">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>5</v>
       </c>
       <c r="E20">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="b">
         <v>0</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K20" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
       <c r="M20" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>367</v>
+        <v>750</v>
       </c>
       <c r="B21">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21">
         <v>4</v>
       </c>
       <c r="E21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G21" t="b">
         <v>1</v>
       </c>
       <c r="H21" t="b">
         <v>0</v>
       </c>
       <c r="I21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J21">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K21" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
       <c r="M21" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>368</v>
+        <v>751</v>
       </c>
       <c r="B22">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22">
         <v>4</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22" t="b">
         <v>0</v>
       </c>
       <c r="H22" t="b">
         <v>0</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
       <c r="K22" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
       <c r="M22" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>369</v>
+        <v>752</v>
       </c>
       <c r="B23">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C23">
         <v>4</v>
       </c>
       <c r="D23">
         <v>5</v>
       </c>
       <c r="E23">
+        <v>10</v>
+      </c>
+      <c r="F23">
+        <v>3</v>
+      </c>
+      <c r="G23" t="b">
+        <v>0</v>
+      </c>
+      <c r="H23" t="b">
+        <v>0</v>
+      </c>
+      <c r="I23" t="b">
+        <v>0</v>
+      </c>
+      <c r="J23">
         <v>5</v>
       </c>
-      <c r="F23">
-[...13 lines deleted...]
-      </c>
       <c r="K23" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L23" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>370</v>
+        <v>753</v>
       </c>
       <c r="B24">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C24">
         <v>5</v>
       </c>
       <c r="D24">
         <v>4</v>
       </c>
       <c r="E24">
         <v>4</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="b">
         <v>0</v>
       </c>
       <c r="H24" t="b">
         <v>0</v>
       </c>
       <c r="I24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>371</v>
+        <v>754</v>
       </c>
       <c r="B25">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C25">
         <v>6</v>
       </c>
       <c r="D25">
         <v>4</v>
       </c>
       <c r="E25">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="F25">
         <v>4</v>
       </c>
       <c r="G25" t="b">
         <v>0</v>
       </c>
       <c r="H25" t="b">
         <v>0</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K25" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L25" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>372</v>
+        <v>755</v>
       </c>
       <c r="B26">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C26">
         <v>7</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G26" t="b">
         <v>0</v>
       </c>
       <c r="H26" t="b">
         <v>0</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K26" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
       <c r="M26" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>373</v>
+        <v>756</v>
       </c>
       <c r="B27">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C27">
         <v>8</v>
       </c>
       <c r="D27">
         <v>3</v>
       </c>
       <c r="E27">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F27">
         <v>3</v>
       </c>
       <c r="G27" t="b">
         <v>0</v>
       </c>
       <c r="H27" t="b">
         <v>0</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K27" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
       <c r="M27" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>374</v>
+        <v>757</v>
       </c>
       <c r="B28">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C28">
         <v>9</v>
       </c>
       <c r="D28">
         <v>5</v>
       </c>
       <c r="E28">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G28" t="b">
         <v>0</v>
       </c>
       <c r="H28" t="b">
         <v>0</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K28" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
       <c r="M28" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>375</v>
+        <v>758</v>
       </c>
       <c r="B29">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C29">
         <v>10</v>
       </c>
       <c r="D29">
         <v>5</v>
       </c>
       <c r="E29">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G29" t="b">
         <v>0</v>
       </c>
       <c r="H29" t="b">
         <v>0</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K29" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L29" t="s">
         <v>27</v>
       </c>
       <c r="M29" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>376</v>
+        <v>759</v>
       </c>
       <c r="B30">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C30">
         <v>11</v>
       </c>
       <c r="D30">
         <v>3</v>
       </c>
       <c r="E30">
         <v>3</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30" t="b">
         <v>0</v>
       </c>
       <c r="H30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
       <c r="M30" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>377</v>
+        <v>760</v>
       </c>
       <c r="B31">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C31">
         <v>12</v>
       </c>
       <c r="D31">
         <v>5</v>
       </c>
       <c r="E31">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" t="b">
         <v>0</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K31" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
       <c r="M31" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>378</v>
+        <v>761</v>
       </c>
       <c r="B32">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C32">
         <v>13</v>
       </c>
       <c r="D32">
         <v>4</v>
       </c>
       <c r="E32">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G32" t="b">
         <v>0</v>
       </c>
       <c r="H32" t="b">
         <v>0</v>
       </c>
       <c r="I32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K32" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L32" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>379</v>
+        <v>762</v>
       </c>
       <c r="B33">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C33">
         <v>14</v>
       </c>
       <c r="D33">
         <v>3</v>
       </c>
       <c r="E33">
         <v>3</v>
       </c>
-      <c r="F33">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="b">
         <v>0</v>
       </c>
       <c r="H33" t="b">
         <v>0</v>
       </c>
       <c r="I33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
       <c r="M33" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>380</v>
+        <v>763</v>
       </c>
       <c r="B34">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C34">
         <v>15</v>
       </c>
       <c r="D34">
         <v>4</v>
       </c>
       <c r="E34">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K34" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
       <c r="M34" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>381</v>
+        <v>764</v>
       </c>
       <c r="B35">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C35">
         <v>16</v>
       </c>
       <c r="D35">
         <v>4</v>
       </c>
       <c r="E35">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G35" t="b">
         <v>0</v>
       </c>
       <c r="H35" t="b">
         <v>0</v>
       </c>
       <c r="I35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K35" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
       <c r="M35" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>382</v>
+        <v>765</v>
       </c>
       <c r="B36">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C36">
         <v>17</v>
       </c>
       <c r="D36">
         <v>3</v>
       </c>
       <c r="E36">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G36" t="b">
         <v>0</v>
       </c>
       <c r="H36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I36" t="b">
         <v>0</v>
       </c>
       <c r="J36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K36" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
       <c r="M36" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>383</v>
+        <v>766</v>
       </c>
       <c r="B37">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C37">
         <v>18</v>
       </c>
       <c r="D37">
         <v>4</v>
       </c>
       <c r="E37">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H37" t="b">
         <v>0</v>
       </c>
       <c r="I37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J37">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K37" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
       <c r="M37" s="2">
-        <v>46168</v>
+        <v>46228</v>
       </c>
       <c r="N37" t="s">
         <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>711</v>
+      </c>
+      <c r="B38">
+        <v>67</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38">
+        <v>5</v>
+      </c>
+      <c r="E38">
+        <v>9</v>
+      </c>
+      <c r="F38">
+        <v>2</v>
+      </c>
+      <c r="G38" t="b">
+        <v>1</v>
+      </c>
+      <c r="H38" t="b">
+        <v>0</v>
+      </c>
+      <c r="I38" t="b">
+        <v>0</v>
+      </c>
+      <c r="J38">
+        <v>4</v>
+      </c>
+      <c r="K38" t="s">
+        <v>29</v>
+      </c>
+      <c r="L38" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N38" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>712</v>
+      </c>
+      <c r="B39">
+        <v>67</v>
+      </c>
+      <c r="C39">
+        <v>2</v>
+      </c>
+      <c r="D39">
+        <v>4</v>
+      </c>
+      <c r="E39">
+        <v>5</v>
+      </c>
+      <c r="F39">
+        <v>2</v>
+      </c>
+      <c r="G39" t="b">
+        <v>1</v>
+      </c>
+      <c r="H39" t="b">
+        <v>0</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>29</v>
+      </c>
+      <c r="L39" t="s">
+        <v>27</v>
+      </c>
+      <c r="M39" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>713</v>
+      </c>
+      <c r="B40">
+        <v>67</v>
+      </c>
+      <c r="C40">
+        <v>3</v>
+      </c>
+      <c r="D40">
+        <v>3</v>
+      </c>
+      <c r="E40">
+        <v>4</v>
+      </c>
+      <c r="F40">
+        <v>3</v>
+      </c>
+      <c r="G40" t="b">
+        <v>0</v>
+      </c>
+      <c r="H40" t="b">
+        <v>1</v>
+      </c>
+      <c r="I40" t="b">
+        <v>0</v>
+      </c>
+      <c r="J40">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L40" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N40" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>714</v>
+      </c>
+      <c r="B41">
+        <v>67</v>
+      </c>
+      <c r="C41">
+        <v>4</v>
+      </c>
+      <c r="D41">
+        <v>5</v>
+      </c>
+      <c r="E41">
+        <v>7</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+      <c r="G41" t="b">
+        <v>1</v>
+      </c>
+      <c r="H41" t="b">
+        <v>0</v>
+      </c>
+      <c r="I41" t="b">
+        <v>0</v>
+      </c>
+      <c r="J41">
+        <v>2</v>
+      </c>
+      <c r="K41" t="s">
+        <v>29</v>
+      </c>
+      <c r="L41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M41" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N41" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>715</v>
+      </c>
+      <c r="B42">
+        <v>67</v>
+      </c>
+      <c r="C42">
+        <v>5</v>
+      </c>
+      <c r="D42">
+        <v>4</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42">
+        <v>1</v>
+      </c>
+      <c r="G42" t="b">
+        <v>1</v>
+      </c>
+      <c r="H42" t="b">
+        <v>0</v>
+      </c>
+      <c r="I42" t="b">
+        <v>1</v>
+      </c>
+      <c r="J42">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>29</v>
+      </c>
+      <c r="L42" t="s">
+        <v>27</v>
+      </c>
+      <c r="M42" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N42" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>716</v>
+      </c>
+      <c r="B43">
+        <v>67</v>
+      </c>
+      <c r="C43">
+        <v>6</v>
+      </c>
+      <c r="D43">
+        <v>4</v>
+      </c>
+      <c r="E43">
+        <v>6</v>
+      </c>
+      <c r="F43">
+        <v>2</v>
+      </c>
+      <c r="G43" t="b">
+        <v>1</v>
+      </c>
+      <c r="H43" t="b">
+        <v>0</v>
+      </c>
+      <c r="I43" t="b">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>2</v>
+      </c>
+      <c r="K43" t="s">
+        <v>29</v>
+      </c>
+      <c r="L43" t="s">
+        <v>27</v>
+      </c>
+      <c r="M43" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N43" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>717</v>
+      </c>
+      <c r="B44">
+        <v>67</v>
+      </c>
+      <c r="C44">
+        <v>7</v>
+      </c>
+      <c r="D44">
+        <v>4</v>
+      </c>
+      <c r="E44">
+        <v>6</v>
+      </c>
+      <c r="F44">
+        <v>2</v>
+      </c>
+      <c r="G44" t="b">
+        <v>1</v>
+      </c>
+      <c r="H44" t="b">
+        <v>0</v>
+      </c>
+      <c r="I44" t="b">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>2</v>
+      </c>
+      <c r="K44" t="s">
+        <v>29</v>
+      </c>
+      <c r="L44" t="s">
+        <v>27</v>
+      </c>
+      <c r="M44" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N44" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>718</v>
+      </c>
+      <c r="B45">
+        <v>67</v>
+      </c>
+      <c r="C45">
+        <v>8</v>
+      </c>
+      <c r="D45">
+        <v>3</v>
+      </c>
+      <c r="E45">
+        <v>3</v>
+      </c>
+      <c r="G45" t="b">
+        <v>0</v>
+      </c>
+      <c r="H45" t="b">
+        <v>1</v>
+      </c>
+      <c r="I45" t="b">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45" t="s">
+        <v>29</v>
+      </c>
+      <c r="L45" t="s">
+        <v>27</v>
+      </c>
+      <c r="M45" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N45" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>719</v>
+      </c>
+      <c r="B46">
+        <v>67</v>
+      </c>
+      <c r="C46">
+        <v>9</v>
+      </c>
+      <c r="D46">
+        <v>5</v>
+      </c>
+      <c r="E46">
+        <v>9</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+      <c r="G46" t="b">
+        <v>1</v>
+      </c>
+      <c r="H46" t="b">
+        <v>0</v>
+      </c>
+      <c r="I46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>4</v>
+      </c>
+      <c r="K46" t="s">
+        <v>29</v>
+      </c>
+      <c r="L46" t="s">
+        <v>27</v>
+      </c>
+      <c r="M46" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N46" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>720</v>
+      </c>
+      <c r="B47">
+        <v>67</v>
+      </c>
+      <c r="C47">
+        <v>10</v>
+      </c>
+      <c r="D47">
+        <v>5</v>
+      </c>
+      <c r="E47">
+        <v>6</v>
+      </c>
+      <c r="F47">
+        <v>2</v>
+      </c>
+      <c r="G47" t="b">
+        <v>0</v>
+      </c>
+      <c r="H47" t="b">
+        <v>0</v>
+      </c>
+      <c r="I47" t="b">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>29</v>
+      </c>
+      <c r="L47" t="s">
+        <v>27</v>
+      </c>
+      <c r="M47" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N47" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>721</v>
+      </c>
+      <c r="B48">
+        <v>67</v>
+      </c>
+      <c r="C48">
+        <v>11</v>
+      </c>
+      <c r="D48">
+        <v>3</v>
+      </c>
+      <c r="E48">
+        <v>4</v>
+      </c>
+      <c r="F48">
+        <v>2</v>
+      </c>
+      <c r="G48" t="b">
+        <v>0</v>
+      </c>
+      <c r="H48" t="b">
+        <v>0</v>
+      </c>
+      <c r="I48" t="b">
+        <v>1</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>29</v>
+      </c>
+      <c r="L48" t="s">
+        <v>27</v>
+      </c>
+      <c r="M48" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N48" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>722</v>
+      </c>
+      <c r="B49">
+        <v>67</v>
+      </c>
+      <c r="C49">
+        <v>12</v>
+      </c>
+      <c r="D49">
+        <v>5</v>
+      </c>
+      <c r="E49">
+        <v>5</v>
+      </c>
+      <c r="F49">
+        <v>2</v>
+      </c>
+      <c r="G49" t="b">
+        <v>1</v>
+      </c>
+      <c r="H49" t="b">
+        <v>1</v>
+      </c>
+      <c r="I49" t="b">
+        <v>0</v>
+      </c>
+      <c r="J49">
+        <v>0</v>
+      </c>
+      <c r="K49" t="s">
+        <v>29</v>
+      </c>
+      <c r="L49" t="s">
+        <v>27</v>
+      </c>
+      <c r="M49" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N49" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>723</v>
+      </c>
+      <c r="B50">
+        <v>67</v>
+      </c>
+      <c r="C50">
+        <v>13</v>
+      </c>
+      <c r="D50">
+        <v>4</v>
+      </c>
+      <c r="E50">
+        <v>6</v>
+      </c>
+      <c r="F50">
+        <v>2</v>
+      </c>
+      <c r="G50" t="b">
+        <v>1</v>
+      </c>
+      <c r="H50" t="b">
+        <v>0</v>
+      </c>
+      <c r="I50" t="b">
+        <v>0</v>
+      </c>
+      <c r="J50">
+        <v>2</v>
+      </c>
+      <c r="K50" t="s">
+        <v>29</v>
+      </c>
+      <c r="L50" t="s">
+        <v>27</v>
+      </c>
+      <c r="M50" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>724</v>
+      </c>
+      <c r="B51">
+        <v>67</v>
+      </c>
+      <c r="C51">
+        <v>14</v>
+      </c>
+      <c r="D51">
+        <v>3</v>
+      </c>
+      <c r="E51">
+        <v>6</v>
+      </c>
+      <c r="F51">
+        <v>2</v>
+      </c>
+      <c r="G51" t="b">
+        <v>0</v>
+      </c>
+      <c r="H51" t="b">
+        <v>0</v>
+      </c>
+      <c r="I51" t="b">
+        <v>0</v>
+      </c>
+      <c r="J51">
+        <v>3</v>
+      </c>
+      <c r="K51" t="s">
+        <v>29</v>
+      </c>
+      <c r="L51" t="s">
+        <v>27</v>
+      </c>
+      <c r="M51" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>725</v>
+      </c>
+      <c r="B52">
+        <v>67</v>
+      </c>
+      <c r="C52">
+        <v>15</v>
+      </c>
+      <c r="D52">
+        <v>4</v>
+      </c>
+      <c r="E52">
+        <v>5</v>
+      </c>
+      <c r="F52">
+        <v>3</v>
+      </c>
+      <c r="G52" t="b">
+        <v>1</v>
+      </c>
+      <c r="H52" t="b">
+        <v>1</v>
+      </c>
+      <c r="I52" t="b">
+        <v>0</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>29</v>
+      </c>
+      <c r="L52" t="s">
+        <v>27</v>
+      </c>
+      <c r="M52" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N52" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>726</v>
+      </c>
+      <c r="B53">
+        <v>67</v>
+      </c>
+      <c r="C53">
+        <v>16</v>
+      </c>
+      <c r="D53">
+        <v>4</v>
+      </c>
+      <c r="E53">
+        <v>5</v>
+      </c>
+      <c r="F53">
+        <v>2</v>
+      </c>
+      <c r="G53" t="b">
+        <v>1</v>
+      </c>
+      <c r="H53" t="b">
+        <v>0</v>
+      </c>
+      <c r="I53" t="b">
+        <v>0</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>29</v>
+      </c>
+      <c r="L53" t="s">
+        <v>27</v>
+      </c>
+      <c r="M53" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N53" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>727</v>
+      </c>
+      <c r="B54">
+        <v>67</v>
+      </c>
+      <c r="C54">
+        <v>17</v>
+      </c>
+      <c r="D54">
+        <v>3</v>
+      </c>
+      <c r="E54">
+        <v>4</v>
+      </c>
+      <c r="F54">
+        <v>2</v>
+      </c>
+      <c r="G54" t="b">
+        <v>0</v>
+      </c>
+      <c r="H54" t="b">
+        <v>0</v>
+      </c>
+      <c r="I54" t="b">
+        <v>0</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>29</v>
+      </c>
+      <c r="L54" t="s">
+        <v>27</v>
+      </c>
+      <c r="M54" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N54" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>728</v>
+      </c>
+      <c r="B55">
+        <v>67</v>
+      </c>
+      <c r="C55">
+        <v>18</v>
+      </c>
+      <c r="D55">
+        <v>4</v>
+      </c>
+      <c r="E55">
+        <v>5</v>
+      </c>
+      <c r="F55">
+        <v>2</v>
+      </c>
+      <c r="G55" t="b">
+        <v>0</v>
+      </c>
+      <c r="H55" t="b">
+        <v>0</v>
+      </c>
+      <c r="I55" t="b">
+        <v>0</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>29</v>
+      </c>
+      <c r="L55" t="s">
+        <v>27</v>
+      </c>
+      <c r="M55" s="2">
+        <v>46228</v>
+      </c>
+      <c r="N55" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>675</v>
+      </c>
+      <c r="B56">
+        <v>66</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56">
+        <v>5</v>
+      </c>
+      <c r="E56">
+        <v>10</v>
+      </c>
+      <c r="F56">
+        <v>1</v>
+      </c>
+      <c r="G56" t="b">
+        <v>1</v>
+      </c>
+      <c r="H56" t="b">
+        <v>0</v>
+      </c>
+      <c r="I56" t="b">
+        <v>1</v>
+      </c>
+      <c r="J56">
+        <v>5</v>
+      </c>
+      <c r="K56" t="s">
+        <v>29</v>
+      </c>
+      <c r="L56" t="s">
+        <v>27</v>
+      </c>
+      <c r="M56" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N56" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>676</v>
+      </c>
+      <c r="B57">
+        <v>66</v>
+      </c>
+      <c r="C57">
+        <v>2</v>
+      </c>
+      <c r="D57">
+        <v>4</v>
+      </c>
+      <c r="E57">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>3</v>
+      </c>
+      <c r="G57" t="b">
+        <v>0</v>
+      </c>
+      <c r="H57" t="b">
+        <v>0</v>
+      </c>
+      <c r="I57" t="b">
+        <v>0</v>
+      </c>
+      <c r="J57">
+        <v>4</v>
+      </c>
+      <c r="K57" t="s">
+        <v>29</v>
+      </c>
+      <c r="L57" t="s">
+        <v>27</v>
+      </c>
+      <c r="M57" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N57" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>677</v>
+      </c>
+      <c r="B58">
+        <v>66</v>
+      </c>
+      <c r="C58">
+        <v>3</v>
+      </c>
+      <c r="D58">
+        <v>3</v>
+      </c>
+      <c r="E58">
+        <v>5</v>
+      </c>
+      <c r="F58">
+        <v>3</v>
+      </c>
+      <c r="G58" t="b">
+        <v>0</v>
+      </c>
+      <c r="H58" t="b">
+        <v>0</v>
+      </c>
+      <c r="I58" t="b">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>2</v>
+      </c>
+      <c r="K58" t="s">
+        <v>29</v>
+      </c>
+      <c r="L58" t="s">
+        <v>27</v>
+      </c>
+      <c r="M58" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N58" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>678</v>
+      </c>
+      <c r="B59">
+        <v>66</v>
+      </c>
+      <c r="C59">
+        <v>4</v>
+      </c>
+      <c r="D59">
+        <v>5</v>
+      </c>
+      <c r="E59">
+        <v>7</v>
+      </c>
+      <c r="F59">
+        <v>2</v>
+      </c>
+      <c r="G59" t="b">
+        <v>0</v>
+      </c>
+      <c r="H59" t="b">
+        <v>0</v>
+      </c>
+      <c r="I59" t="b">
+        <v>0</v>
+      </c>
+      <c r="J59">
+        <v>2</v>
+      </c>
+      <c r="K59" t="s">
+        <v>29</v>
+      </c>
+      <c r="L59" t="s">
+        <v>27</v>
+      </c>
+      <c r="M59" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N59" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>679</v>
+      </c>
+      <c r="B60">
+        <v>66</v>
+      </c>
+      <c r="C60">
+        <v>5</v>
+      </c>
+      <c r="D60">
+        <v>4</v>
+      </c>
+      <c r="E60">
+        <v>5</v>
+      </c>
+      <c r="F60">
+        <v>2</v>
+      </c>
+      <c r="G60" t="b">
+        <v>1</v>
+      </c>
+      <c r="H60" t="b">
+        <v>1</v>
+      </c>
+      <c r="I60" t="b">
+        <v>0</v>
+      </c>
+      <c r="J60">
+        <v>1</v>
+      </c>
+      <c r="K60" t="s">
+        <v>29</v>
+      </c>
+      <c r="L60" t="s">
+        <v>27</v>
+      </c>
+      <c r="M60" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N60" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>680</v>
+      </c>
+      <c r="B61">
+        <v>66</v>
+      </c>
+      <c r="C61">
+        <v>6</v>
+      </c>
+      <c r="D61">
+        <v>4</v>
+      </c>
+      <c r="E61">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>3</v>
+      </c>
+      <c r="G61" t="b">
+        <v>1</v>
+      </c>
+      <c r="H61" t="b">
+        <v>0</v>
+      </c>
+      <c r="I61" t="b">
+        <v>0</v>
+      </c>
+      <c r="J61">
+        <v>3</v>
+      </c>
+      <c r="K61" t="s">
+        <v>29</v>
+      </c>
+      <c r="L61" t="s">
+        <v>27</v>
+      </c>
+      <c r="M61" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>681</v>
+      </c>
+      <c r="B62">
+        <v>66</v>
+      </c>
+      <c r="C62">
+        <v>7</v>
+      </c>
+      <c r="D62">
+        <v>4</v>
+      </c>
+      <c r="E62">
+        <v>6</v>
+      </c>
+      <c r="F62">
+        <v>2</v>
+      </c>
+      <c r="G62" t="b">
+        <v>1</v>
+      </c>
+      <c r="H62" t="b">
+        <v>0</v>
+      </c>
+      <c r="I62" t="b">
+        <v>0</v>
+      </c>
+      <c r="J62">
+        <v>2</v>
+      </c>
+      <c r="K62" t="s">
+        <v>29</v>
+      </c>
+      <c r="L62" t="s">
+        <v>27</v>
+      </c>
+      <c r="M62" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N62" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>682</v>
+      </c>
+      <c r="B63">
+        <v>66</v>
+      </c>
+      <c r="C63">
+        <v>8</v>
+      </c>
+      <c r="D63">
+        <v>3</v>
+      </c>
+      <c r="E63">
+        <v>4</v>
+      </c>
+      <c r="F63">
+        <v>3</v>
+      </c>
+      <c r="G63" t="b">
+        <v>0</v>
+      </c>
+      <c r="H63" t="b">
+        <v>1</v>
+      </c>
+      <c r="I63" t="b">
+        <v>0</v>
+      </c>
+      <c r="J63">
+        <v>1</v>
+      </c>
+      <c r="K63" t="s">
+        <v>29</v>
+      </c>
+      <c r="L63" t="s">
+        <v>27</v>
+      </c>
+      <c r="M63" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N63" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>683</v>
+      </c>
+      <c r="B64">
+        <v>66</v>
+      </c>
+      <c r="C64">
+        <v>9</v>
+      </c>
+      <c r="D64">
+        <v>5</v>
+      </c>
+      <c r="E64">
+        <v>6</v>
+      </c>
+      <c r="F64">
+        <v>2</v>
+      </c>
+      <c r="G64" t="b">
+        <v>1</v>
+      </c>
+      <c r="H64" t="b">
+        <v>0</v>
+      </c>
+      <c r="I64" t="b">
+        <v>0</v>
+      </c>
+      <c r="J64">
+        <v>1</v>
+      </c>
+      <c r="K64" t="s">
+        <v>29</v>
+      </c>
+      <c r="L64" t="s">
+        <v>27</v>
+      </c>
+      <c r="M64" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N64" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>684</v>
+      </c>
+      <c r="B65">
+        <v>66</v>
+      </c>
+      <c r="C65">
+        <v>10</v>
+      </c>
+      <c r="D65">
+        <v>5</v>
+      </c>
+      <c r="E65">
+        <v>6</v>
+      </c>
+      <c r="F65">
+        <v>1</v>
+      </c>
+      <c r="G65" t="b">
+        <v>1</v>
+      </c>
+      <c r="H65" t="b">
+        <v>0</v>
+      </c>
+      <c r="I65" t="b">
+        <v>1</v>
+      </c>
+      <c r="J65">
+        <v>1</v>
+      </c>
+      <c r="K65" t="s">
+        <v>29</v>
+      </c>
+      <c r="L65" t="s">
+        <v>27</v>
+      </c>
+      <c r="M65" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N65" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>685</v>
+      </c>
+      <c r="B66">
+        <v>66</v>
+      </c>
+      <c r="C66">
+        <v>11</v>
+      </c>
+      <c r="D66">
+        <v>3</v>
+      </c>
+      <c r="E66">
+        <v>4</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="G66" t="b">
+        <v>0</v>
+      </c>
+      <c r="H66" t="b">
+        <v>0</v>
+      </c>
+      <c r="I66" t="b">
+        <v>1</v>
+      </c>
+      <c r="J66">
+        <v>1</v>
+      </c>
+      <c r="K66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M66" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N66" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>686</v>
+      </c>
+      <c r="B67">
+        <v>66</v>
+      </c>
+      <c r="C67">
+        <v>12</v>
+      </c>
+      <c r="D67">
+        <v>5</v>
+      </c>
+      <c r="E67">
+        <v>7</v>
+      </c>
+      <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="G67" t="b">
+        <v>1</v>
+      </c>
+      <c r="H67" t="b">
+        <v>0</v>
+      </c>
+      <c r="I67" t="b">
+        <v>0</v>
+      </c>
+      <c r="J67">
+        <v>2</v>
+      </c>
+      <c r="K67" t="s">
+        <v>29</v>
+      </c>
+      <c r="L67" t="s">
+        <v>27</v>
+      </c>
+      <c r="M67" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N67" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>687</v>
+      </c>
+      <c r="B68">
+        <v>66</v>
+      </c>
+      <c r="C68">
+        <v>13</v>
+      </c>
+      <c r="D68">
+        <v>4</v>
+      </c>
+      <c r="E68">
+        <v>5</v>
+      </c>
+      <c r="F68">
+        <v>2</v>
+      </c>
+      <c r="G68" t="b">
+        <v>1</v>
+      </c>
+      <c r="H68" t="b">
+        <v>0</v>
+      </c>
+      <c r="I68" t="b">
+        <v>0</v>
+      </c>
+      <c r="J68">
+        <v>1</v>
+      </c>
+      <c r="K68" t="s">
+        <v>29</v>
+      </c>
+      <c r="L68" t="s">
+        <v>27</v>
+      </c>
+      <c r="M68" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N68" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>688</v>
+      </c>
+      <c r="B69">
+        <v>66</v>
+      </c>
+      <c r="C69">
+        <v>14</v>
+      </c>
+      <c r="D69">
+        <v>3</v>
+      </c>
+      <c r="E69">
+        <v>4</v>
+      </c>
+      <c r="F69">
+        <v>2</v>
+      </c>
+      <c r="G69" t="b">
+        <v>0</v>
+      </c>
+      <c r="H69" t="b">
+        <v>0</v>
+      </c>
+      <c r="I69" t="b">
+        <v>0</v>
+      </c>
+      <c r="J69">
+        <v>1</v>
+      </c>
+      <c r="K69" t="s">
+        <v>29</v>
+      </c>
+      <c r="L69" t="s">
+        <v>27</v>
+      </c>
+      <c r="M69" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N69" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>689</v>
+      </c>
+      <c r="B70">
+        <v>66</v>
+      </c>
+      <c r="C70">
+        <v>15</v>
+      </c>
+      <c r="D70">
+        <v>4</v>
+      </c>
+      <c r="E70">
+        <v>4</v>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="G70" t="b">
+        <v>1</v>
+      </c>
+      <c r="H70" t="b">
+        <v>0</v>
+      </c>
+      <c r="I70" t="b">
+        <v>1</v>
+      </c>
+      <c r="J70">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L70" t="s">
+        <v>27</v>
+      </c>
+      <c r="M70" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N70" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>690</v>
+      </c>
+      <c r="B71">
+        <v>66</v>
+      </c>
+      <c r="C71">
+        <v>16</v>
+      </c>
+      <c r="D71">
+        <v>4</v>
+      </c>
+      <c r="E71">
+        <v>5</v>
+      </c>
+      <c r="F71">
+        <v>2</v>
+      </c>
+      <c r="G71" t="b">
+        <v>1</v>
+      </c>
+      <c r="H71" t="b">
+        <v>0</v>
+      </c>
+      <c r="I71" t="b">
+        <v>0</v>
+      </c>
+      <c r="J71">
+        <v>1</v>
+      </c>
+      <c r="K71" t="s">
+        <v>29</v>
+      </c>
+      <c r="L71" t="s">
+        <v>27</v>
+      </c>
+      <c r="M71" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N71" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>691</v>
+      </c>
+      <c r="B72">
+        <v>66</v>
+      </c>
+      <c r="C72">
+        <v>17</v>
+      </c>
+      <c r="D72">
+        <v>3</v>
+      </c>
+      <c r="E72">
+        <v>3</v>
+      </c>
+      <c r="F72">
+        <v>2</v>
+      </c>
+      <c r="G72" t="b">
+        <v>0</v>
+      </c>
+      <c r="H72" t="b">
+        <v>1</v>
+      </c>
+      <c r="I72" t="b">
+        <v>0</v>
+      </c>
+      <c r="J72">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>29</v>
+      </c>
+      <c r="L72" t="s">
+        <v>27</v>
+      </c>
+      <c r="M72" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N72" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>692</v>
+      </c>
+      <c r="B73">
+        <v>66</v>
+      </c>
+      <c r="C73">
+        <v>18</v>
+      </c>
+      <c r="D73">
+        <v>4</v>
+      </c>
+      <c r="E73">
+        <v>5</v>
+      </c>
+      <c r="F73">
+        <v>2</v>
+      </c>
+      <c r="G73" t="b">
+        <v>0</v>
+      </c>
+      <c r="H73" t="b">
+        <v>0</v>
+      </c>
+      <c r="I73" t="b">
+        <v>0</v>
+      </c>
+      <c r="J73">
+        <v>1</v>
+      </c>
+      <c r="K73" t="s">
+        <v>29</v>
+      </c>
+      <c r="L73" t="s">
+        <v>27</v>
+      </c>
+      <c r="M73" s="2">
+        <v>46213</v>
+      </c>
+      <c r="N73" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>619</v>
+      </c>
+      <c r="B74">
+        <v>64</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74">
+        <v>5</v>
+      </c>
+      <c r="E74">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>3</v>
+      </c>
+      <c r="G74" t="b">
+        <v>0</v>
+      </c>
+      <c r="H74" t="b">
+        <v>0</v>
+      </c>
+      <c r="I74" t="b">
+        <v>0</v>
+      </c>
+      <c r="J74">
+        <v>3</v>
+      </c>
+      <c r="K74" t="s">
+        <v>29</v>
+      </c>
+      <c r="L74" t="s">
+        <v>27</v>
+      </c>
+      <c r="M74" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N74" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>620</v>
+      </c>
+      <c r="B75">
+        <v>64</v>
+      </c>
+      <c r="C75">
+        <v>2</v>
+      </c>
+      <c r="D75">
+        <v>4</v>
+      </c>
+      <c r="E75">
+        <v>4</v>
+      </c>
+      <c r="F75">
+        <v>2</v>
+      </c>
+      <c r="G75" t="b">
+        <v>1</v>
+      </c>
+      <c r="H75" t="b">
+        <v>1</v>
+      </c>
+      <c r="I75" t="b">
+        <v>0</v>
+      </c>
+      <c r="J75">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>29</v>
+      </c>
+      <c r="L75" t="s">
+        <v>27</v>
+      </c>
+      <c r="M75" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N75" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>621</v>
+      </c>
+      <c r="B76">
+        <v>64</v>
+      </c>
+      <c r="C76">
+        <v>3</v>
+      </c>
+      <c r="D76">
+        <v>3</v>
+      </c>
+      <c r="E76">
+        <v>4</v>
+      </c>
+      <c r="F76">
+        <v>3</v>
+      </c>
+      <c r="G76" t="b">
+        <v>0</v>
+      </c>
+      <c r="H76" t="b">
+        <v>1</v>
+      </c>
+      <c r="I76" t="b">
+        <v>0</v>
+      </c>
+      <c r="J76">
+        <v>1</v>
+      </c>
+      <c r="K76" t="s">
+        <v>29</v>
+      </c>
+      <c r="L76" t="s">
+        <v>27</v>
+      </c>
+      <c r="M76" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N76" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>622</v>
+      </c>
+      <c r="B77">
+        <v>64</v>
+      </c>
+      <c r="C77">
+        <v>4</v>
+      </c>
+      <c r="D77">
+        <v>5</v>
+      </c>
+      <c r="E77">
+        <v>9</v>
+      </c>
+      <c r="F77">
+        <v>3</v>
+      </c>
+      <c r="G77" t="b">
+        <v>0</v>
+      </c>
+      <c r="H77" t="b">
+        <v>0</v>
+      </c>
+      <c r="I77" t="b">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>4</v>
+      </c>
+      <c r="K77" t="s">
+        <v>29</v>
+      </c>
+      <c r="L77" t="s">
+        <v>27</v>
+      </c>
+      <c r="M77" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N77" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>623</v>
+      </c>
+      <c r="B78">
+        <v>64</v>
+      </c>
+      <c r="C78">
+        <v>5</v>
+      </c>
+      <c r="D78">
+        <v>4</v>
+      </c>
+      <c r="E78">
+        <v>6</v>
+      </c>
+      <c r="F78">
+        <v>2</v>
+      </c>
+      <c r="G78" t="b">
+        <v>1</v>
+      </c>
+      <c r="H78" t="b">
+        <v>0</v>
+      </c>
+      <c r="I78" t="b">
+        <v>0</v>
+      </c>
+      <c r="J78">
+        <v>2</v>
+      </c>
+      <c r="K78" t="s">
+        <v>29</v>
+      </c>
+      <c r="L78" t="s">
+        <v>27</v>
+      </c>
+      <c r="M78" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N78" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>624</v>
+      </c>
+      <c r="B79">
+        <v>64</v>
+      </c>
+      <c r="C79">
+        <v>6</v>
+      </c>
+      <c r="D79">
+        <v>4</v>
+      </c>
+      <c r="E79">
+        <v>6</v>
+      </c>
+      <c r="F79">
+        <v>3</v>
+      </c>
+      <c r="G79" t="b">
+        <v>1</v>
+      </c>
+      <c r="H79" t="b">
+        <v>0</v>
+      </c>
+      <c r="I79" t="b">
+        <v>0</v>
+      </c>
+      <c r="J79">
+        <v>2</v>
+      </c>
+      <c r="K79" t="s">
+        <v>29</v>
+      </c>
+      <c r="L79" t="s">
+        <v>27</v>
+      </c>
+      <c r="M79" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N79" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>625</v>
+      </c>
+      <c r="B80">
+        <v>64</v>
+      </c>
+      <c r="C80">
+        <v>7</v>
+      </c>
+      <c r="D80">
+        <v>4</v>
+      </c>
+      <c r="E80">
+        <v>6</v>
+      </c>
+      <c r="F80">
+        <v>2</v>
+      </c>
+      <c r="G80" t="b">
+        <v>1</v>
+      </c>
+      <c r="H80" t="b">
+        <v>0</v>
+      </c>
+      <c r="I80" t="b">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>2</v>
+      </c>
+      <c r="K80" t="s">
+        <v>29</v>
+      </c>
+      <c r="L80" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N80" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>626</v>
+      </c>
+      <c r="B81">
+        <v>64</v>
+      </c>
+      <c r="C81">
+        <v>8</v>
+      </c>
+      <c r="D81">
+        <v>3</v>
+      </c>
+      <c r="E81">
+        <v>4</v>
+      </c>
+      <c r="F81">
+        <v>3</v>
+      </c>
+      <c r="G81" t="b">
+        <v>0</v>
+      </c>
+      <c r="H81" t="b">
+        <v>1</v>
+      </c>
+      <c r="I81" t="b">
+        <v>0</v>
+      </c>
+      <c r="J81">
+        <v>1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>29</v>
+      </c>
+      <c r="L81" t="s">
+        <v>27</v>
+      </c>
+      <c r="M81" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N81" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>627</v>
+      </c>
+      <c r="B82">
+        <v>64</v>
+      </c>
+      <c r="C82">
+        <v>9</v>
+      </c>
+      <c r="D82">
+        <v>5</v>
+      </c>
+      <c r="E82">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>2</v>
+      </c>
+      <c r="G82" t="b">
+        <v>0</v>
+      </c>
+      <c r="H82" t="b">
+        <v>0</v>
+      </c>
+      <c r="I82" t="b">
+        <v>0</v>
+      </c>
+      <c r="J82">
+        <v>2</v>
+      </c>
+      <c r="K82" t="s">
+        <v>29</v>
+      </c>
+      <c r="L82" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N82" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>628</v>
+      </c>
+      <c r="B83">
+        <v>64</v>
+      </c>
+      <c r="C83">
+        <v>10</v>
+      </c>
+      <c r="D83">
+        <v>5</v>
+      </c>
+      <c r="E83">
+        <v>6</v>
+      </c>
+      <c r="F83">
+        <v>3</v>
+      </c>
+      <c r="G83" t="b">
+        <v>1</v>
+      </c>
+      <c r="H83" t="b">
+        <v>1</v>
+      </c>
+      <c r="I83" t="b">
+        <v>0</v>
+      </c>
+      <c r="J83">
+        <v>1</v>
+      </c>
+      <c r="K83" t="s">
+        <v>29</v>
+      </c>
+      <c r="L83" t="s">
+        <v>27</v>
+      </c>
+      <c r="M83" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N83" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>629</v>
+      </c>
+      <c r="B84">
+        <v>64</v>
+      </c>
+      <c r="C84">
+        <v>11</v>
+      </c>
+      <c r="D84">
+        <v>3</v>
+      </c>
+      <c r="E84">
+        <v>6</v>
+      </c>
+      <c r="F84">
+        <v>2</v>
+      </c>
+      <c r="G84" t="b">
+        <v>0</v>
+      </c>
+      <c r="H84" t="b">
+        <v>0</v>
+      </c>
+      <c r="I84" t="b">
+        <v>0</v>
+      </c>
+      <c r="J84">
+        <v>3</v>
+      </c>
+      <c r="K84" t="s">
+        <v>29</v>
+      </c>
+      <c r="L84" t="s">
+        <v>27</v>
+      </c>
+      <c r="M84" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N84" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>630</v>
+      </c>
+      <c r="B85">
+        <v>64</v>
+      </c>
+      <c r="C85">
+        <v>12</v>
+      </c>
+      <c r="D85">
+        <v>5</v>
+      </c>
+      <c r="E85">
+        <v>6</v>
+      </c>
+      <c r="F85">
+        <v>2</v>
+      </c>
+      <c r="G85" t="b">
+        <v>1</v>
+      </c>
+      <c r="H85" t="b">
+        <v>0</v>
+      </c>
+      <c r="I85" t="b">
+        <v>0</v>
+      </c>
+      <c r="J85">
+        <v>1</v>
+      </c>
+      <c r="K85" t="s">
+        <v>29</v>
+      </c>
+      <c r="L85" t="s">
+        <v>27</v>
+      </c>
+      <c r="M85" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N85" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>631</v>
+      </c>
+      <c r="B86">
+        <v>64</v>
+      </c>
+      <c r="C86">
+        <v>13</v>
+      </c>
+      <c r="D86">
+        <v>4</v>
+      </c>
+      <c r="E86">
+        <v>5</v>
+      </c>
+      <c r="F86">
+        <v>1</v>
+      </c>
+      <c r="G86" t="b">
+        <v>1</v>
+      </c>
+      <c r="H86" t="b">
+        <v>0</v>
+      </c>
+      <c r="I86" t="b">
+        <v>1</v>
+      </c>
+      <c r="J86">
+        <v>1</v>
+      </c>
+      <c r="K86" t="s">
+        <v>29</v>
+      </c>
+      <c r="L86" t="s">
+        <v>27</v>
+      </c>
+      <c r="M86" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N86" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>632</v>
+      </c>
+      <c r="B87">
+        <v>64</v>
+      </c>
+      <c r="C87">
+        <v>14</v>
+      </c>
+      <c r="D87">
+        <v>3</v>
+      </c>
+      <c r="E87">
+        <v>4</v>
+      </c>
+      <c r="F87">
+        <v>2</v>
+      </c>
+      <c r="G87" t="b">
+        <v>0</v>
+      </c>
+      <c r="H87" t="b">
+        <v>0</v>
+      </c>
+      <c r="I87" t="b">
+        <v>0</v>
+      </c>
+      <c r="J87">
+        <v>1</v>
+      </c>
+      <c r="K87" t="s">
+        <v>29</v>
+      </c>
+      <c r="L87" t="s">
+        <v>27</v>
+      </c>
+      <c r="M87" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N87" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>633</v>
+      </c>
+      <c r="B88">
+        <v>64</v>
+      </c>
+      <c r="C88">
+        <v>15</v>
+      </c>
+      <c r="D88">
+        <v>4</v>
+      </c>
+      <c r="E88">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>4</v>
+      </c>
+      <c r="G88" t="b">
+        <v>0</v>
+      </c>
+      <c r="H88" t="b">
+        <v>0</v>
+      </c>
+      <c r="I88" t="b">
+        <v>0</v>
+      </c>
+      <c r="J88">
+        <v>4</v>
+      </c>
+      <c r="K88" t="s">
+        <v>29</v>
+      </c>
+      <c r="L88" t="s">
+        <v>27</v>
+      </c>
+      <c r="M88" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N88" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>634</v>
+      </c>
+      <c r="B89">
+        <v>64</v>
+      </c>
+      <c r="C89">
+        <v>16</v>
+      </c>
+      <c r="D89">
+        <v>4</v>
+      </c>
+      <c r="E89">
+        <v>4</v>
+      </c>
+      <c r="F89">
+        <v>2</v>
+      </c>
+      <c r="G89" t="b">
+        <v>1</v>
+      </c>
+      <c r="H89" t="b">
+        <v>1</v>
+      </c>
+      <c r="I89" t="b">
+        <v>0</v>
+      </c>
+      <c r="J89">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>29</v>
+      </c>
+      <c r="L89" t="s">
+        <v>27</v>
+      </c>
+      <c r="M89" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N89" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>635</v>
+      </c>
+      <c r="B90">
+        <v>64</v>
+      </c>
+      <c r="C90">
+        <v>17</v>
+      </c>
+      <c r="D90">
+        <v>3</v>
+      </c>
+      <c r="E90">
+        <v>5</v>
+      </c>
+      <c r="F90">
+        <v>2</v>
+      </c>
+      <c r="G90" t="b">
+        <v>0</v>
+      </c>
+      <c r="H90" t="b">
+        <v>0</v>
+      </c>
+      <c r="I90" t="b">
+        <v>0</v>
+      </c>
+      <c r="J90">
+        <v>2</v>
+      </c>
+      <c r="K90" t="s">
+        <v>29</v>
+      </c>
+      <c r="L90" t="s">
+        <v>27</v>
+      </c>
+      <c r="M90" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N90" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>636</v>
+      </c>
+      <c r="B91">
+        <v>64</v>
+      </c>
+      <c r="C91">
+        <v>18</v>
+      </c>
+      <c r="D91">
+        <v>4</v>
+      </c>
+      <c r="E91">
+        <v>5</v>
+      </c>
+      <c r="F91">
+        <v>2</v>
+      </c>
+      <c r="G91" t="b">
+        <v>1</v>
+      </c>
+      <c r="H91" t="b">
+        <v>0</v>
+      </c>
+      <c r="I91" t="b">
+        <v>0</v>
+      </c>
+      <c r="J91">
+        <v>1</v>
+      </c>
+      <c r="K91" t="s">
+        <v>29</v>
+      </c>
+      <c r="L91" t="s">
+        <v>27</v>
+      </c>
+      <c r="M91" s="2">
+        <v>46207</v>
+      </c>
+      <c r="N91" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>579</v>
+      </c>
+      <c r="B92">
+        <v>63</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92">
+        <v>5</v>
+      </c>
+      <c r="E92">
+        <v>9</v>
+      </c>
+      <c r="F92">
+        <v>2</v>
+      </c>
+      <c r="G92" t="b">
+        <v>0</v>
+      </c>
+      <c r="H92" t="b">
+        <v>0</v>
+      </c>
+      <c r="I92" t="b">
+        <v>0</v>
+      </c>
+      <c r="J92">
+        <v>4</v>
+      </c>
+      <c r="K92" t="s">
+        <v>29</v>
+      </c>
+      <c r="L92" t="s">
+        <v>27</v>
+      </c>
+      <c r="M92" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N92" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>580</v>
+      </c>
+      <c r="B93">
+        <v>63</v>
+      </c>
+      <c r="C93">
+        <v>2</v>
+      </c>
+      <c r="D93">
+        <v>4</v>
+      </c>
+      <c r="E93">
+        <v>4</v>
+      </c>
+      <c r="F93">
+        <v>2</v>
+      </c>
+      <c r="G93" t="b">
+        <v>1</v>
+      </c>
+      <c r="H93" t="b">
+        <v>1</v>
+      </c>
+      <c r="I93" t="b">
+        <v>0</v>
+      </c>
+      <c r="J93">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>29</v>
+      </c>
+      <c r="L93" t="s">
+        <v>27</v>
+      </c>
+      <c r="M93" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N93" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>581</v>
+      </c>
+      <c r="B94">
+        <v>63</v>
+      </c>
+      <c r="C94">
+        <v>3</v>
+      </c>
+      <c r="D94">
+        <v>3</v>
+      </c>
+      <c r="E94">
+        <v>3</v>
+      </c>
+      <c r="F94">
+        <v>2</v>
+      </c>
+      <c r="G94" t="b">
+        <v>0</v>
+      </c>
+      <c r="H94" t="b">
+        <v>1</v>
+      </c>
+      <c r="I94" t="b">
+        <v>0</v>
+      </c>
+      <c r="J94">
+        <v>0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>29</v>
+      </c>
+      <c r="L94" t="s">
+        <v>27</v>
+      </c>
+      <c r="M94" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N94" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>582</v>
+      </c>
+      <c r="B95">
+        <v>63</v>
+      </c>
+      <c r="C95">
+        <v>4</v>
+      </c>
+      <c r="D95">
+        <v>5</v>
+      </c>
+      <c r="E95">
+        <v>5</v>
+      </c>
+      <c r="F95">
+        <v>2</v>
+      </c>
+      <c r="G95" t="b">
+        <v>1</v>
+      </c>
+      <c r="H95" t="b">
+        <v>1</v>
+      </c>
+      <c r="I95" t="b">
+        <v>0</v>
+      </c>
+      <c r="J95">
+        <v>0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>29</v>
+      </c>
+      <c r="L95" t="s">
+        <v>27</v>
+      </c>
+      <c r="M95" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N95" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>583</v>
+      </c>
+      <c r="B96">
+        <v>63</v>
+      </c>
+      <c r="C96">
+        <v>5</v>
+      </c>
+      <c r="D96">
+        <v>4</v>
+      </c>
+      <c r="E96">
+        <v>6</v>
+      </c>
+      <c r="F96">
+        <v>2</v>
+      </c>
+      <c r="G96" t="b">
+        <v>0</v>
+      </c>
+      <c r="H96" t="b">
+        <v>0</v>
+      </c>
+      <c r="I96" t="b">
+        <v>0</v>
+      </c>
+      <c r="J96">
+        <v>2</v>
+      </c>
+      <c r="K96" t="s">
+        <v>29</v>
+      </c>
+      <c r="L96" t="s">
+        <v>27</v>
+      </c>
+      <c r="M96" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N96" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>584</v>
+      </c>
+      <c r="B97">
+        <v>63</v>
+      </c>
+      <c r="C97">
+        <v>6</v>
+      </c>
+      <c r="D97">
+        <v>4</v>
+      </c>
+      <c r="E97">
+        <v>5</v>
+      </c>
+      <c r="F97">
+        <v>1</v>
+      </c>
+      <c r="G97" t="b">
+        <v>1</v>
+      </c>
+      <c r="H97" t="b">
+        <v>0</v>
+      </c>
+      <c r="I97" t="b">
+        <v>1</v>
+      </c>
+      <c r="J97">
+        <v>1</v>
+      </c>
+      <c r="K97" t="s">
+        <v>29</v>
+      </c>
+      <c r="L97" t="s">
+        <v>27</v>
+      </c>
+      <c r="M97" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N97" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>585</v>
+      </c>
+      <c r="B98">
+        <v>63</v>
+      </c>
+      <c r="C98">
+        <v>7</v>
+      </c>
+      <c r="D98">
+        <v>4</v>
+      </c>
+      <c r="E98">
+        <v>4</v>
+      </c>
+      <c r="F98">
+        <v>1</v>
+      </c>
+      <c r="G98" t="b">
+        <v>1</v>
+      </c>
+      <c r="H98" t="b">
+        <v>0</v>
+      </c>
+      <c r="I98" t="b">
+        <v>1</v>
+      </c>
+      <c r="J98">
+        <v>0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>29</v>
+      </c>
+      <c r="L98" t="s">
+        <v>27</v>
+      </c>
+      <c r="M98" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N98" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>586</v>
+      </c>
+      <c r="B99">
+        <v>63</v>
+      </c>
+      <c r="C99">
+        <v>8</v>
+      </c>
+      <c r="D99">
+        <v>3</v>
+      </c>
+      <c r="E99">
+        <v>4</v>
+      </c>
+      <c r="F99">
+        <v>3</v>
+      </c>
+      <c r="G99" t="b">
+        <v>0</v>
+      </c>
+      <c r="H99" t="b">
+        <v>1</v>
+      </c>
+      <c r="I99" t="b">
+        <v>0</v>
+      </c>
+      <c r="J99">
+        <v>1</v>
+      </c>
+      <c r="K99" t="s">
+        <v>29</v>
+      </c>
+      <c r="L99" t="s">
+        <v>27</v>
+      </c>
+      <c r="M99" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N99" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>587</v>
+      </c>
+      <c r="B100">
+        <v>63</v>
+      </c>
+      <c r="C100">
+        <v>9</v>
+      </c>
+      <c r="D100">
+        <v>5</v>
+      </c>
+      <c r="E100">
+        <v>5</v>
+      </c>
+      <c r="F100">
+        <v>1</v>
+      </c>
+      <c r="G100" t="b">
+        <v>1</v>
+      </c>
+      <c r="H100" t="b">
+        <v>0</v>
+      </c>
+      <c r="I100" t="b">
+        <v>1</v>
+      </c>
+      <c r="J100">
+        <v>0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>29</v>
+      </c>
+      <c r="L100" t="s">
+        <v>27</v>
+      </c>
+      <c r="M100" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N100" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>588</v>
+      </c>
+      <c r="B101">
+        <v>63</v>
+      </c>
+      <c r="C101">
+        <v>10</v>
+      </c>
+      <c r="D101">
+        <v>5</v>
+      </c>
+      <c r="E101">
+        <v>6</v>
+      </c>
+      <c r="F101">
+        <v>2</v>
+      </c>
+      <c r="G101" t="b">
+        <v>1</v>
+      </c>
+      <c r="H101" t="b">
+        <v>0</v>
+      </c>
+      <c r="I101" t="b">
+        <v>0</v>
+      </c>
+      <c r="J101">
+        <v>1</v>
+      </c>
+      <c r="K101" t="s">
+        <v>29</v>
+      </c>
+      <c r="L101" t="s">
+        <v>27</v>
+      </c>
+      <c r="M101" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N101" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>589</v>
+      </c>
+      <c r="B102">
+        <v>63</v>
+      </c>
+      <c r="C102">
+        <v>11</v>
+      </c>
+      <c r="D102">
+        <v>3</v>
+      </c>
+      <c r="E102">
+        <v>5</v>
+      </c>
+      <c r="F102">
+        <v>2</v>
+      </c>
+      <c r="G102" t="b">
+        <v>0</v>
+      </c>
+      <c r="H102" t="b">
+        <v>0</v>
+      </c>
+      <c r="I102" t="b">
+        <v>0</v>
+      </c>
+      <c r="J102">
+        <v>2</v>
+      </c>
+      <c r="K102" t="s">
+        <v>29</v>
+      </c>
+      <c r="L102" t="s">
+        <v>27</v>
+      </c>
+      <c r="M102" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N102" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>590</v>
+      </c>
+      <c r="B103">
+        <v>63</v>
+      </c>
+      <c r="C103">
+        <v>12</v>
+      </c>
+      <c r="D103">
+        <v>5</v>
+      </c>
+      <c r="E103">
+        <v>7</v>
+      </c>
+      <c r="F103">
+        <v>2</v>
+      </c>
+      <c r="G103" t="b">
+        <v>1</v>
+      </c>
+      <c r="H103" t="b">
+        <v>0</v>
+      </c>
+      <c r="I103" t="b">
+        <v>0</v>
+      </c>
+      <c r="J103">
+        <v>2</v>
+      </c>
+      <c r="K103" t="s">
+        <v>29</v>
+      </c>
+      <c r="L103" t="s">
+        <v>27</v>
+      </c>
+      <c r="M103" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N103" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>591</v>
+      </c>
+      <c r="B104">
+        <v>63</v>
+      </c>
+      <c r="C104">
+        <v>13</v>
+      </c>
+      <c r="D104">
+        <v>4</v>
+      </c>
+      <c r="E104">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>3</v>
+      </c>
+      <c r="G104" t="b">
+        <v>0</v>
+      </c>
+      <c r="H104" t="b">
+        <v>0</v>
+      </c>
+      <c r="I104" t="b">
+        <v>0</v>
+      </c>
+      <c r="J104">
+        <v>4</v>
+      </c>
+      <c r="K104" t="s">
+        <v>29</v>
+      </c>
+      <c r="L104" t="s">
+        <v>27</v>
+      </c>
+      <c r="M104" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N104" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>592</v>
+      </c>
+      <c r="B105">
+        <v>63</v>
+      </c>
+      <c r="C105">
+        <v>14</v>
+      </c>
+      <c r="D105">
+        <v>3</v>
+      </c>
+      <c r="E105">
+        <v>3</v>
+      </c>
+      <c r="F105">
+        <v>1</v>
+      </c>
+      <c r="G105" t="b">
+        <v>0</v>
+      </c>
+      <c r="H105" t="b">
+        <v>0</v>
+      </c>
+      <c r="I105" t="b">
+        <v>1</v>
+      </c>
+      <c r="J105">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>29</v>
+      </c>
+      <c r="L105" t="s">
+        <v>27</v>
+      </c>
+      <c r="M105" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N105" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>593</v>
+      </c>
+      <c r="B106">
+        <v>63</v>
+      </c>
+      <c r="C106">
+        <v>15</v>
+      </c>
+      <c r="D106">
+        <v>4</v>
+      </c>
+      <c r="E106">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>3</v>
+      </c>
+      <c r="G106" t="b">
+        <v>1</v>
+      </c>
+      <c r="H106" t="b">
+        <v>0</v>
+      </c>
+      <c r="I106" t="b">
+        <v>0</v>
+      </c>
+      <c r="J106">
+        <v>4</v>
+      </c>
+      <c r="K106" t="s">
+        <v>29</v>
+      </c>
+      <c r="L106" t="s">
+        <v>27</v>
+      </c>
+      <c r="M106" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N106" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>594</v>
+      </c>
+      <c r="B107">
+        <v>63</v>
+      </c>
+      <c r="C107">
+        <v>16</v>
+      </c>
+      <c r="D107">
+        <v>4</v>
+      </c>
+      <c r="E107">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>3</v>
+      </c>
+      <c r="G107" t="b">
+        <v>0</v>
+      </c>
+      <c r="H107" t="b">
+        <v>0</v>
+      </c>
+      <c r="I107" t="b">
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>4</v>
+      </c>
+      <c r="K107" t="s">
+        <v>29</v>
+      </c>
+      <c r="L107" t="s">
+        <v>27</v>
+      </c>
+      <c r="M107" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N107" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>595</v>
+      </c>
+      <c r="B108">
+        <v>63</v>
+      </c>
+      <c r="C108">
+        <v>17</v>
+      </c>
+      <c r="D108">
+        <v>3</v>
+      </c>
+      <c r="E108">
+        <v>5</v>
+      </c>
+      <c r="F108">
+        <v>2</v>
+      </c>
+      <c r="G108" t="b">
+        <v>0</v>
+      </c>
+      <c r="H108" t="b">
+        <v>0</v>
+      </c>
+      <c r="I108" t="b">
+        <v>0</v>
+      </c>
+      <c r="J108">
+        <v>2</v>
+      </c>
+      <c r="K108" t="s">
+        <v>29</v>
+      </c>
+      <c r="L108" t="s">
+        <v>27</v>
+      </c>
+      <c r="M108" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N108" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>596</v>
+      </c>
+      <c r="B109">
+        <v>63</v>
+      </c>
+      <c r="C109">
+        <v>18</v>
+      </c>
+      <c r="D109">
+        <v>4</v>
+      </c>
+      <c r="E109">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>3</v>
+      </c>
+      <c r="G109" t="b">
+        <v>0</v>
+      </c>
+      <c r="H109" t="b">
+        <v>0</v>
+      </c>
+      <c r="I109" t="b">
+        <v>0</v>
+      </c>
+      <c r="J109">
+        <v>4</v>
+      </c>
+      <c r="K109" t="s">
+        <v>29</v>
+      </c>
+      <c r="L109" t="s">
+        <v>27</v>
+      </c>
+      <c r="M109" s="2">
+        <v>46206</v>
+      </c>
+      <c r="N109" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>542</v>
+      </c>
+      <c r="B110">
+        <v>62</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+      <c r="D110">
+        <v>5</v>
+      </c>
+      <c r="E110">
+        <v>6</v>
+      </c>
+      <c r="F110">
+        <v>2</v>
+      </c>
+      <c r="G110" t="b">
+        <v>1</v>
+      </c>
+      <c r="H110" t="b">
+        <v>0</v>
+      </c>
+      <c r="I110" t="b">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>1</v>
+      </c>
+      <c r="K110" t="s">
+        <v>29</v>
+      </c>
+      <c r="L110" t="s">
+        <v>27</v>
+      </c>
+      <c r="M110" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N110" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>543</v>
+      </c>
+      <c r="B111">
+        <v>62</v>
+      </c>
+      <c r="C111">
+        <v>2</v>
+      </c>
+      <c r="D111">
+        <v>4</v>
+      </c>
+      <c r="E111">
+        <v>5</v>
+      </c>
+      <c r="F111">
+        <v>2</v>
+      </c>
+      <c r="G111" t="b">
+        <v>1</v>
+      </c>
+      <c r="H111" t="b">
+        <v>0</v>
+      </c>
+      <c r="I111" t="b">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>1</v>
+      </c>
+      <c r="K111" t="s">
+        <v>29</v>
+      </c>
+      <c r="L111" t="s">
+        <v>27</v>
+      </c>
+      <c r="M111" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N111" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>544</v>
+      </c>
+      <c r="B112">
+        <v>62</v>
+      </c>
+      <c r="C112">
+        <v>3</v>
+      </c>
+      <c r="D112">
+        <v>3</v>
+      </c>
+      <c r="E112">
+        <v>4</v>
+      </c>
+      <c r="F112">
+        <v>2</v>
+      </c>
+      <c r="G112" t="b">
+        <v>0</v>
+      </c>
+      <c r="H112" t="b">
+        <v>0</v>
+      </c>
+      <c r="I112" t="b">
+        <v>0</v>
+      </c>
+      <c r="J112">
+        <v>1</v>
+      </c>
+      <c r="K112" t="s">
+        <v>29</v>
+      </c>
+      <c r="L112" t="s">
+        <v>27</v>
+      </c>
+      <c r="M112" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N112" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>545</v>
+      </c>
+      <c r="B113">
+        <v>62</v>
+      </c>
+      <c r="C113">
+        <v>4</v>
+      </c>
+      <c r="D113">
+        <v>5</v>
+      </c>
+      <c r="E113">
+        <v>7</v>
+      </c>
+      <c r="F113">
+        <v>2</v>
+      </c>
+      <c r="G113" t="b">
+        <v>0</v>
+      </c>
+      <c r="H113" t="b">
+        <v>0</v>
+      </c>
+      <c r="I113" t="b">
+        <v>0</v>
+      </c>
+      <c r="J113">
+        <v>2</v>
+      </c>
+      <c r="K113" t="s">
+        <v>29</v>
+      </c>
+      <c r="L113" t="s">
+        <v>27</v>
+      </c>
+      <c r="M113" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N113" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>546</v>
+      </c>
+      <c r="B114">
+        <v>62</v>
+      </c>
+      <c r="C114">
+        <v>5</v>
+      </c>
+      <c r="D114">
+        <v>4</v>
+      </c>
+      <c r="E114">
+        <v>7</v>
+      </c>
+      <c r="F114">
+        <v>2</v>
+      </c>
+      <c r="G114" t="b">
+        <v>0</v>
+      </c>
+      <c r="H114" t="b">
+        <v>0</v>
+      </c>
+      <c r="I114" t="b">
+        <v>0</v>
+      </c>
+      <c r="J114">
+        <v>3</v>
+      </c>
+      <c r="K114" t="s">
+        <v>29</v>
+      </c>
+      <c r="L114" t="s">
+        <v>27</v>
+      </c>
+      <c r="M114" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N114" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>547</v>
+      </c>
+      <c r="B115">
+        <v>62</v>
+      </c>
+      <c r="C115">
+        <v>6</v>
+      </c>
+      <c r="D115">
+        <v>4</v>
+      </c>
+      <c r="E115">
+        <v>5</v>
+      </c>
+      <c r="F115">
+        <v>2</v>
+      </c>
+      <c r="G115" t="b">
+        <v>0</v>
+      </c>
+      <c r="H115" t="b">
+        <v>0</v>
+      </c>
+      <c r="I115" t="b">
+        <v>0</v>
+      </c>
+      <c r="J115">
+        <v>1</v>
+      </c>
+      <c r="K115" t="s">
+        <v>29</v>
+      </c>
+      <c r="L115" t="s">
+        <v>27</v>
+      </c>
+      <c r="M115" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N115" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>548</v>
+      </c>
+      <c r="B116">
+        <v>62</v>
+      </c>
+      <c r="C116">
+        <v>7</v>
+      </c>
+      <c r="D116">
+        <v>4</v>
+      </c>
+      <c r="E116">
+        <v>7</v>
+      </c>
+      <c r="F116">
+        <v>2</v>
+      </c>
+      <c r="G116" t="b">
+        <v>0</v>
+      </c>
+      <c r="H116" t="b">
+        <v>0</v>
+      </c>
+      <c r="I116" t="b">
+        <v>0</v>
+      </c>
+      <c r="J116">
+        <v>3</v>
+      </c>
+      <c r="K116" t="s">
+        <v>29</v>
+      </c>
+      <c r="L116" t="s">
+        <v>27</v>
+      </c>
+      <c r="M116" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N116" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>549</v>
+      </c>
+      <c r="B117">
+        <v>62</v>
+      </c>
+      <c r="C117">
+        <v>8</v>
+      </c>
+      <c r="D117">
+        <v>3</v>
+      </c>
+      <c r="E117">
+        <v>4</v>
+      </c>
+      <c r="F117">
+        <v>2</v>
+      </c>
+      <c r="G117" t="b">
+        <v>0</v>
+      </c>
+      <c r="H117" t="b">
+        <v>0</v>
+      </c>
+      <c r="I117" t="b">
+        <v>0</v>
+      </c>
+      <c r="J117">
+        <v>1</v>
+      </c>
+      <c r="K117" t="s">
+        <v>29</v>
+      </c>
+      <c r="L117" t="s">
+        <v>27</v>
+      </c>
+      <c r="M117" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N117" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>550</v>
+      </c>
+      <c r="B118">
+        <v>62</v>
+      </c>
+      <c r="C118">
+        <v>9</v>
+      </c>
+      <c r="D118">
+        <v>5</v>
+      </c>
+      <c r="E118">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118" t="b">
+        <v>0</v>
+      </c>
+      <c r="H118" t="b">
+        <v>0</v>
+      </c>
+      <c r="I118" t="b">
+        <v>0</v>
+      </c>
+      <c r="J118">
+        <v>3</v>
+      </c>
+      <c r="K118" t="s">
+        <v>29</v>
+      </c>
+      <c r="L118" t="s">
+        <v>27</v>
+      </c>
+      <c r="M118" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N118" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>551</v>
+      </c>
+      <c r="B119">
+        <v>62</v>
+      </c>
+      <c r="C119">
+        <v>10</v>
+      </c>
+      <c r="D119">
+        <v>5</v>
+      </c>
+      <c r="E119">
+        <v>10</v>
+      </c>
+      <c r="F119">
+        <v>3</v>
+      </c>
+      <c r="G119" t="b">
+        <v>0</v>
+      </c>
+      <c r="H119" t="b">
+        <v>0</v>
+      </c>
+      <c r="I119" t="b">
+        <v>0</v>
+      </c>
+      <c r="J119">
+        <v>5</v>
+      </c>
+      <c r="K119" t="s">
+        <v>29</v>
+      </c>
+      <c r="L119" t="s">
+        <v>27</v>
+      </c>
+      <c r="M119" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N119" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>552</v>
+      </c>
+      <c r="B120">
+        <v>62</v>
+      </c>
+      <c r="C120">
+        <v>11</v>
+      </c>
+      <c r="D120">
+        <v>3</v>
+      </c>
+      <c r="E120">
+        <v>6</v>
+      </c>
+      <c r="F120">
+        <v>2</v>
+      </c>
+      <c r="G120" t="b">
+        <v>0</v>
+      </c>
+      <c r="H120" t="b">
+        <v>0</v>
+      </c>
+      <c r="I120" t="b">
+        <v>0</v>
+      </c>
+      <c r="J120">
+        <v>3</v>
+      </c>
+      <c r="K120" t="s">
+        <v>29</v>
+      </c>
+      <c r="L120" t="s">
+        <v>27</v>
+      </c>
+      <c r="M120" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N120" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>553</v>
+      </c>
+      <c r="B121">
+        <v>62</v>
+      </c>
+      <c r="C121">
+        <v>12</v>
+      </c>
+      <c r="D121">
+        <v>5</v>
+      </c>
+      <c r="E121">
+        <v>10</v>
+      </c>
+      <c r="F121">
+        <v>3</v>
+      </c>
+      <c r="G121" t="b">
+        <v>1</v>
+      </c>
+      <c r="H121" t="b">
+        <v>0</v>
+      </c>
+      <c r="I121" t="b">
+        <v>0</v>
+      </c>
+      <c r="J121">
+        <v>5</v>
+      </c>
+      <c r="K121" t="s">
+        <v>29</v>
+      </c>
+      <c r="L121" t="s">
+        <v>27</v>
+      </c>
+      <c r="M121" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N121" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>554</v>
+      </c>
+      <c r="B122">
+        <v>62</v>
+      </c>
+      <c r="C122">
+        <v>13</v>
+      </c>
+      <c r="D122">
+        <v>4</v>
+      </c>
+      <c r="E122">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>2</v>
+      </c>
+      <c r="G122" t="b">
+        <v>1</v>
+      </c>
+      <c r="H122" t="b">
+        <v>0</v>
+      </c>
+      <c r="I122" t="b">
+        <v>0</v>
+      </c>
+      <c r="J122">
+        <v>4</v>
+      </c>
+      <c r="K122" t="s">
+        <v>29</v>
+      </c>
+      <c r="L122" t="s">
+        <v>27</v>
+      </c>
+      <c r="M122" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N122" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>555</v>
+      </c>
+      <c r="B123">
+        <v>62</v>
+      </c>
+      <c r="C123">
+        <v>14</v>
+      </c>
+      <c r="D123">
+        <v>3</v>
+      </c>
+      <c r="E123">
+        <v>4</v>
+      </c>
+      <c r="F123">
+        <v>2</v>
+      </c>
+      <c r="G123" t="b">
+        <v>0</v>
+      </c>
+      <c r="H123" t="b">
+        <v>0</v>
+      </c>
+      <c r="I123" t="b">
+        <v>0</v>
+      </c>
+      <c r="J123">
+        <v>1</v>
+      </c>
+      <c r="K123" t="s">
+        <v>29</v>
+      </c>
+      <c r="L123" t="s">
+        <v>27</v>
+      </c>
+      <c r="M123" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N123" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>556</v>
+      </c>
+      <c r="B124">
+        <v>62</v>
+      </c>
+      <c r="C124">
+        <v>15</v>
+      </c>
+      <c r="D124">
+        <v>4</v>
+      </c>
+      <c r="E124">
+        <v>7</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+      <c r="G124" t="b">
+        <v>1</v>
+      </c>
+      <c r="H124" t="b">
+        <v>0</v>
+      </c>
+      <c r="I124" t="b">
+        <v>0</v>
+      </c>
+      <c r="J124">
+        <v>3</v>
+      </c>
+      <c r="K124" t="s">
+        <v>29</v>
+      </c>
+      <c r="L124" t="s">
+        <v>27</v>
+      </c>
+      <c r="M124" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N124" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>557</v>
+      </c>
+      <c r="B125">
+        <v>62</v>
+      </c>
+      <c r="C125">
+        <v>16</v>
+      </c>
+      <c r="D125">
+        <v>4</v>
+      </c>
+      <c r="E125">
+        <v>6</v>
+      </c>
+      <c r="F125">
+        <v>3</v>
+      </c>
+      <c r="G125" t="b">
+        <v>0</v>
+      </c>
+      <c r="H125" t="b">
+        <v>0</v>
+      </c>
+      <c r="I125" t="b">
+        <v>0</v>
+      </c>
+      <c r="J125">
+        <v>2</v>
+      </c>
+      <c r="K125" t="s">
+        <v>29</v>
+      </c>
+      <c r="L125" t="s">
+        <v>27</v>
+      </c>
+      <c r="M125" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N125" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>558</v>
+      </c>
+      <c r="B126">
+        <v>62</v>
+      </c>
+      <c r="C126">
+        <v>17</v>
+      </c>
+      <c r="D126">
+        <v>3</v>
+      </c>
+      <c r="E126">
+        <v>5</v>
+      </c>
+      <c r="F126">
+        <v>3</v>
+      </c>
+      <c r="G126" t="b">
+        <v>0</v>
+      </c>
+      <c r="H126" t="b">
+        <v>1</v>
+      </c>
+      <c r="I126" t="b">
+        <v>0</v>
+      </c>
+      <c r="J126">
+        <v>2</v>
+      </c>
+      <c r="K126" t="s">
+        <v>29</v>
+      </c>
+      <c r="L126" t="s">
+        <v>27</v>
+      </c>
+      <c r="M126" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N126" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>559</v>
+      </c>
+      <c r="B127">
+        <v>62</v>
+      </c>
+      <c r="C127">
+        <v>18</v>
+      </c>
+      <c r="D127">
+        <v>4</v>
+      </c>
+      <c r="E127">
+        <v>6</v>
+      </c>
+      <c r="F127">
+        <v>2</v>
+      </c>
+      <c r="G127" t="b">
+        <v>1</v>
+      </c>
+      <c r="H127" t="b">
+        <v>0</v>
+      </c>
+      <c r="I127" t="b">
+        <v>0</v>
+      </c>
+      <c r="J127">
+        <v>2</v>
+      </c>
+      <c r="K127" t="s">
+        <v>29</v>
+      </c>
+      <c r="L127" t="s">
+        <v>27</v>
+      </c>
+      <c r="M127" s="2">
+        <v>46201</v>
+      </c>
+      <c r="N127" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>506</v>
+      </c>
+      <c r="B128">
+        <v>61</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128">
+        <v>5</v>
+      </c>
+      <c r="E128">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>3</v>
+      </c>
+      <c r="G128" t="b">
+        <v>1</v>
+      </c>
+      <c r="H128" t="b">
+        <v>0</v>
+      </c>
+      <c r="I128" t="b">
+        <v>0</v>
+      </c>
+      <c r="J128">
+        <v>3</v>
+      </c>
+      <c r="K128" t="s">
+        <v>29</v>
+      </c>
+      <c r="L128" t="s">
+        <v>27</v>
+      </c>
+      <c r="M128" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N128" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>507</v>
+      </c>
+      <c r="B129">
+        <v>61</v>
+      </c>
+      <c r="C129">
+        <v>2</v>
+      </c>
+      <c r="D129">
+        <v>4</v>
+      </c>
+      <c r="E129">
+        <v>5</v>
+      </c>
+      <c r="F129">
+        <v>1</v>
+      </c>
+      <c r="G129" t="b">
+        <v>0</v>
+      </c>
+      <c r="H129" t="b">
+        <v>0</v>
+      </c>
+      <c r="I129" t="b">
+        <v>1</v>
+      </c>
+      <c r="J129">
+        <v>1</v>
+      </c>
+      <c r="K129" t="s">
+        <v>29</v>
+      </c>
+      <c r="L129" t="s">
+        <v>27</v>
+      </c>
+      <c r="M129" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N129" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>508</v>
+      </c>
+      <c r="B130">
+        <v>61</v>
+      </c>
+      <c r="C130">
+        <v>3</v>
+      </c>
+      <c r="D130">
+        <v>3</v>
+      </c>
+      <c r="E130">
+        <v>4</v>
+      </c>
+      <c r="F130">
+        <v>2</v>
+      </c>
+      <c r="G130" t="b">
+        <v>0</v>
+      </c>
+      <c r="H130" t="b">
+        <v>0</v>
+      </c>
+      <c r="I130" t="b">
+        <v>0</v>
+      </c>
+      <c r="J130">
+        <v>1</v>
+      </c>
+      <c r="K130" t="s">
+        <v>29</v>
+      </c>
+      <c r="L130" t="s">
+        <v>27</v>
+      </c>
+      <c r="M130" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N130" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>509</v>
+      </c>
+      <c r="B131">
+        <v>61</v>
+      </c>
+      <c r="C131">
+        <v>4</v>
+      </c>
+      <c r="D131">
+        <v>5</v>
+      </c>
+      <c r="E131">
+        <v>5</v>
+      </c>
+      <c r="F131">
+        <v>2</v>
+      </c>
+      <c r="G131" t="b">
+        <v>1</v>
+      </c>
+      <c r="H131" t="b">
+        <v>1</v>
+      </c>
+      <c r="I131" t="b">
+        <v>0</v>
+      </c>
+      <c r="J131">
+        <v>0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>29</v>
+      </c>
+      <c r="L131" t="s">
+        <v>27</v>
+      </c>
+      <c r="M131" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N131" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>510</v>
+      </c>
+      <c r="B132">
+        <v>61</v>
+      </c>
+      <c r="C132">
+        <v>5</v>
+      </c>
+      <c r="D132">
+        <v>4</v>
+      </c>
+      <c r="E132">
+        <v>8</v>
+      </c>
+      <c r="G132" t="b">
+        <v>0</v>
+      </c>
+      <c r="H132" t="b">
+        <v>0</v>
+      </c>
+      <c r="I132" t="b">
+        <v>0</v>
+      </c>
+      <c r="J132">
+        <v>4</v>
+      </c>
+      <c r="K132" t="s">
+        <v>29</v>
+      </c>
+      <c r="L132" t="s">
+        <v>27</v>
+      </c>
+      <c r="M132" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N132" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>511</v>
+      </c>
+      <c r="B133">
+        <v>61</v>
+      </c>
+      <c r="C133">
+        <v>6</v>
+      </c>
+      <c r="D133">
+        <v>4</v>
+      </c>
+      <c r="E133">
+        <v>6</v>
+      </c>
+      <c r="F133">
+        <v>2</v>
+      </c>
+      <c r="G133" t="b">
+        <v>1</v>
+      </c>
+      <c r="H133" t="b">
+        <v>0</v>
+      </c>
+      <c r="I133" t="b">
+        <v>0</v>
+      </c>
+      <c r="J133">
+        <v>2</v>
+      </c>
+      <c r="K133" t="s">
+        <v>29</v>
+      </c>
+      <c r="L133" t="s">
+        <v>27</v>
+      </c>
+      <c r="M133" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N133" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>512</v>
+      </c>
+      <c r="B134">
+        <v>61</v>
+      </c>
+      <c r="C134">
+        <v>7</v>
+      </c>
+      <c r="D134">
+        <v>4</v>
+      </c>
+      <c r="E134">
+        <v>4</v>
+      </c>
+      <c r="F134">
+        <v>1</v>
+      </c>
+      <c r="G134" t="b">
+        <v>1</v>
+      </c>
+      <c r="H134" t="b">
+        <v>0</v>
+      </c>
+      <c r="I134" t="b">
+        <v>1</v>
+      </c>
+      <c r="J134">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>29</v>
+      </c>
+      <c r="L134" t="s">
+        <v>27</v>
+      </c>
+      <c r="M134" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N134" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>513</v>
+      </c>
+      <c r="B135">
+        <v>61</v>
+      </c>
+      <c r="C135">
+        <v>8</v>
+      </c>
+      <c r="D135">
+        <v>3</v>
+      </c>
+      <c r="E135">
+        <v>4</v>
+      </c>
+      <c r="F135">
+        <v>2</v>
+      </c>
+      <c r="G135" t="b">
+        <v>0</v>
+      </c>
+      <c r="H135" t="b">
+        <v>0</v>
+      </c>
+      <c r="I135" t="b">
+        <v>0</v>
+      </c>
+      <c r="J135">
+        <v>1</v>
+      </c>
+      <c r="K135" t="s">
+        <v>29</v>
+      </c>
+      <c r="L135" t="s">
+        <v>27</v>
+      </c>
+      <c r="M135" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N135" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>514</v>
+      </c>
+      <c r="B136">
+        <v>61</v>
+      </c>
+      <c r="C136">
+        <v>9</v>
+      </c>
+      <c r="D136">
+        <v>5</v>
+      </c>
+      <c r="E136">
+        <v>7</v>
+      </c>
+      <c r="F136">
+        <v>3</v>
+      </c>
+      <c r="G136" t="b">
+        <v>1</v>
+      </c>
+      <c r="H136" t="b">
+        <v>0</v>
+      </c>
+      <c r="I136" t="b">
+        <v>0</v>
+      </c>
+      <c r="J136">
+        <v>2</v>
+      </c>
+      <c r="K136" t="s">
+        <v>29</v>
+      </c>
+      <c r="L136" t="s">
+        <v>27</v>
+      </c>
+      <c r="M136" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N136" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>515</v>
+      </c>
+      <c r="B137">
+        <v>61</v>
+      </c>
+      <c r="C137">
+        <v>10</v>
+      </c>
+      <c r="D137">
+        <v>5</v>
+      </c>
+      <c r="E137">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>3</v>
+      </c>
+      <c r="G137" t="b">
+        <v>1</v>
+      </c>
+      <c r="H137" t="b">
+        <v>0</v>
+      </c>
+      <c r="I137" t="b">
+        <v>0</v>
+      </c>
+      <c r="J137">
+        <v>3</v>
+      </c>
+      <c r="K137" t="s">
+        <v>29</v>
+      </c>
+      <c r="L137" t="s">
+        <v>27</v>
+      </c>
+      <c r="M137" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N137" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>516</v>
+      </c>
+      <c r="B138">
+        <v>61</v>
+      </c>
+      <c r="C138">
+        <v>11</v>
+      </c>
+      <c r="D138">
+        <v>3</v>
+      </c>
+      <c r="E138">
+        <v>6</v>
+      </c>
+      <c r="F138">
+        <v>3</v>
+      </c>
+      <c r="G138" t="b">
+        <v>0</v>
+      </c>
+      <c r="H138" t="b">
+        <v>0</v>
+      </c>
+      <c r="I138" t="b">
+        <v>0</v>
+      </c>
+      <c r="J138">
+        <v>3</v>
+      </c>
+      <c r="K138" t="s">
+        <v>29</v>
+      </c>
+      <c r="L138" t="s">
+        <v>27</v>
+      </c>
+      <c r="M138" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N138" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>517</v>
+      </c>
+      <c r="B139">
+        <v>61</v>
+      </c>
+      <c r="C139">
+        <v>12</v>
+      </c>
+      <c r="D139">
+        <v>5</v>
+      </c>
+      <c r="E139">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>3</v>
+      </c>
+      <c r="G139" t="b">
+        <v>1</v>
+      </c>
+      <c r="H139" t="b">
+        <v>0</v>
+      </c>
+      <c r="I139" t="b">
+        <v>0</v>
+      </c>
+      <c r="J139">
+        <v>2</v>
+      </c>
+      <c r="K139" t="s">
+        <v>29</v>
+      </c>
+      <c r="L139" t="s">
+        <v>27</v>
+      </c>
+      <c r="M139" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N139" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>518</v>
+      </c>
+      <c r="B140">
+        <v>61</v>
+      </c>
+      <c r="C140">
+        <v>13</v>
+      </c>
+      <c r="D140">
+        <v>4</v>
+      </c>
+      <c r="E140">
+        <v>7</v>
+      </c>
+      <c r="F140">
+        <v>4</v>
+      </c>
+      <c r="G140" t="b">
+        <v>0</v>
+      </c>
+      <c r="H140" t="b">
+        <v>0</v>
+      </c>
+      <c r="I140" t="b">
+        <v>0</v>
+      </c>
+      <c r="J140">
+        <v>3</v>
+      </c>
+      <c r="K140" t="s">
+        <v>29</v>
+      </c>
+      <c r="L140" t="s">
+        <v>27</v>
+      </c>
+      <c r="M140" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N140" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>519</v>
+      </c>
+      <c r="B141">
+        <v>61</v>
+      </c>
+      <c r="C141">
+        <v>14</v>
+      </c>
+      <c r="D141">
+        <v>3</v>
+      </c>
+      <c r="E141">
+        <v>5</v>
+      </c>
+      <c r="F141">
+        <v>2</v>
+      </c>
+      <c r="G141" t="b">
+        <v>0</v>
+      </c>
+      <c r="H141" t="b">
+        <v>0</v>
+      </c>
+      <c r="I141" t="b">
+        <v>0</v>
+      </c>
+      <c r="J141">
+        <v>2</v>
+      </c>
+      <c r="K141" t="s">
+        <v>29</v>
+      </c>
+      <c r="L141" t="s">
+        <v>27</v>
+      </c>
+      <c r="M141" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N141" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>520</v>
+      </c>
+      <c r="B142">
+        <v>61</v>
+      </c>
+      <c r="C142">
+        <v>15</v>
+      </c>
+      <c r="D142">
+        <v>4</v>
+      </c>
+      <c r="E142">
+        <v>5</v>
+      </c>
+      <c r="F142">
+        <v>2</v>
+      </c>
+      <c r="G142" t="b">
+        <v>1</v>
+      </c>
+      <c r="H142" t="b">
+        <v>0</v>
+      </c>
+      <c r="I142" t="b">
+        <v>0</v>
+      </c>
+      <c r="J142">
+        <v>1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>29</v>
+      </c>
+      <c r="L142" t="s">
+        <v>27</v>
+      </c>
+      <c r="M142" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N142" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>521</v>
+      </c>
+      <c r="B143">
+        <v>61</v>
+      </c>
+      <c r="C143">
+        <v>16</v>
+      </c>
+      <c r="D143">
+        <v>4</v>
+      </c>
+      <c r="E143">
+        <v>4</v>
+      </c>
+      <c r="F143">
+        <v>2</v>
+      </c>
+      <c r="G143" t="b">
+        <v>1</v>
+      </c>
+      <c r="H143" t="b">
+        <v>1</v>
+      </c>
+      <c r="I143" t="b">
+        <v>0</v>
+      </c>
+      <c r="J143">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>29</v>
+      </c>
+      <c r="L143" t="s">
+        <v>27</v>
+      </c>
+      <c r="M143" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N143" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>522</v>
+      </c>
+      <c r="B144">
+        <v>61</v>
+      </c>
+      <c r="C144">
+        <v>17</v>
+      </c>
+      <c r="D144">
+        <v>3</v>
+      </c>
+      <c r="E144">
+        <v>6</v>
+      </c>
+      <c r="F144">
+        <v>2</v>
+      </c>
+      <c r="G144" t="b">
+        <v>0</v>
+      </c>
+      <c r="H144" t="b">
+        <v>0</v>
+      </c>
+      <c r="I144" t="b">
+        <v>0</v>
+      </c>
+      <c r="J144">
+        <v>3</v>
+      </c>
+      <c r="K144" t="s">
+        <v>29</v>
+      </c>
+      <c r="L144" t="s">
+        <v>27</v>
+      </c>
+      <c r="M144" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N144" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>523</v>
+      </c>
+      <c r="B145">
+        <v>61</v>
+      </c>
+      <c r="C145">
+        <v>18</v>
+      </c>
+      <c r="D145">
+        <v>4</v>
+      </c>
+      <c r="E145">
+        <v>5</v>
+      </c>
+      <c r="F145">
+        <v>2</v>
+      </c>
+      <c r="G145" t="b">
+        <v>1</v>
+      </c>
+      <c r="H145" t="b">
+        <v>0</v>
+      </c>
+      <c r="I145" t="b">
+        <v>0</v>
+      </c>
+      <c r="J145">
+        <v>1</v>
+      </c>
+      <c r="K145" t="s">
+        <v>29</v>
+      </c>
+      <c r="L145" t="s">
+        <v>27</v>
+      </c>
+      <c r="M145" s="2">
+        <v>46200</v>
+      </c>
+      <c r="N145" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>442</v>
+      </c>
+      <c r="B146">
+        <v>59</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146">
+        <v>5</v>
+      </c>
+      <c r="E146">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>3</v>
+      </c>
+      <c r="G146" t="b">
+        <v>1</v>
+      </c>
+      <c r="H146" t="b">
+        <v>0</v>
+      </c>
+      <c r="I146" t="b">
+        <v>0</v>
+      </c>
+      <c r="J146">
+        <v>3</v>
+      </c>
+      <c r="K146" t="s">
+        <v>29</v>
+      </c>
+      <c r="L146" t="s">
+        <v>27</v>
+      </c>
+      <c r="M146" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N146" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>443</v>
+      </c>
+      <c r="B147">
+        <v>59</v>
+      </c>
+      <c r="C147">
+        <v>2</v>
+      </c>
+      <c r="D147">
+        <v>4</v>
+      </c>
+      <c r="E147">
+        <v>4</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147" t="b">
+        <v>1</v>
+      </c>
+      <c r="H147" t="b">
+        <v>1</v>
+      </c>
+      <c r="I147" t="b">
+        <v>0</v>
+      </c>
+      <c r="J147">
+        <v>0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>29</v>
+      </c>
+      <c r="L147" t="s">
+        <v>27</v>
+      </c>
+      <c r="M147" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N147" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>444</v>
+      </c>
+      <c r="B148">
+        <v>59</v>
+      </c>
+      <c r="C148">
+        <v>3</v>
+      </c>
+      <c r="D148">
+        <v>3</v>
+      </c>
+      <c r="E148">
+        <v>4</v>
+      </c>
+      <c r="F148">
+        <v>2</v>
+      </c>
+      <c r="G148" t="b">
+        <v>0</v>
+      </c>
+      <c r="H148" t="b">
+        <v>0</v>
+      </c>
+      <c r="I148" t="b">
+        <v>0</v>
+      </c>
+      <c r="J148">
+        <v>1</v>
+      </c>
+      <c r="K148" t="s">
+        <v>29</v>
+      </c>
+      <c r="L148" t="s">
+        <v>27</v>
+      </c>
+      <c r="M148" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N148" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>445</v>
+      </c>
+      <c r="B149">
+        <v>59</v>
+      </c>
+      <c r="C149">
+        <v>4</v>
+      </c>
+      <c r="D149">
+        <v>5</v>
+      </c>
+      <c r="E149">
+        <v>7</v>
+      </c>
+      <c r="F149">
+        <v>1</v>
+      </c>
+      <c r="G149" t="b">
+        <v>1</v>
+      </c>
+      <c r="H149" t="b">
+        <v>0</v>
+      </c>
+      <c r="I149" t="b">
+        <v>1</v>
+      </c>
+      <c r="J149">
+        <v>2</v>
+      </c>
+      <c r="K149" t="s">
+        <v>29</v>
+      </c>
+      <c r="L149" t="s">
+        <v>27</v>
+      </c>
+      <c r="M149" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N149" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A150">
+        <v>446</v>
+      </c>
+      <c r="B150">
+        <v>59</v>
+      </c>
+      <c r="C150">
+        <v>5</v>
+      </c>
+      <c r="D150">
+        <v>4</v>
+      </c>
+      <c r="E150">
+        <v>5</v>
+      </c>
+      <c r="F150">
+        <v>2</v>
+      </c>
+      <c r="G150" t="b">
+        <v>1</v>
+      </c>
+      <c r="H150" t="b">
+        <v>0</v>
+      </c>
+      <c r="I150" t="b">
+        <v>0</v>
+      </c>
+      <c r="J150">
+        <v>1</v>
+      </c>
+      <c r="K150" t="s">
+        <v>29</v>
+      </c>
+      <c r="L150" t="s">
+        <v>27</v>
+      </c>
+      <c r="M150" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N150" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A151">
+        <v>447</v>
+      </c>
+      <c r="B151">
+        <v>59</v>
+      </c>
+      <c r="C151">
+        <v>6</v>
+      </c>
+      <c r="D151">
+        <v>4</v>
+      </c>
+      <c r="E151">
+        <v>5</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151" t="b">
+        <v>0</v>
+      </c>
+      <c r="H151" t="b">
+        <v>0</v>
+      </c>
+      <c r="I151" t="b">
+        <v>1</v>
+      </c>
+      <c r="J151">
+        <v>1</v>
+      </c>
+      <c r="K151" t="s">
+        <v>29</v>
+      </c>
+      <c r="L151" t="s">
+        <v>27</v>
+      </c>
+      <c r="M151" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N151" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A152">
+        <v>448</v>
+      </c>
+      <c r="B152">
+        <v>59</v>
+      </c>
+      <c r="C152">
+        <v>7</v>
+      </c>
+      <c r="D152">
+        <v>4</v>
+      </c>
+      <c r="E152">
+        <v>7</v>
+      </c>
+      <c r="F152">
+        <v>2</v>
+      </c>
+      <c r="G152" t="b">
+        <v>1</v>
+      </c>
+      <c r="H152" t="b">
+        <v>0</v>
+      </c>
+      <c r="I152" t="b">
+        <v>0</v>
+      </c>
+      <c r="J152">
+        <v>3</v>
+      </c>
+      <c r="K152" t="s">
+        <v>29</v>
+      </c>
+      <c r="L152" t="s">
+        <v>27</v>
+      </c>
+      <c r="M152" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N152" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A153">
+        <v>449</v>
+      </c>
+      <c r="B153">
+        <v>59</v>
+      </c>
+      <c r="C153">
+        <v>8</v>
+      </c>
+      <c r="D153">
+        <v>3</v>
+      </c>
+      <c r="E153">
+        <v>3</v>
+      </c>
+      <c r="F153">
+        <v>2</v>
+      </c>
+      <c r="G153" t="b">
+        <v>0</v>
+      </c>
+      <c r="H153" t="b">
+        <v>1</v>
+      </c>
+      <c r="I153" t="b">
+        <v>0</v>
+      </c>
+      <c r="J153">
+        <v>0</v>
+      </c>
+      <c r="K153" t="s">
+        <v>29</v>
+      </c>
+      <c r="L153" t="s">
+        <v>27</v>
+      </c>
+      <c r="M153" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N153" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A154">
+        <v>450</v>
+      </c>
+      <c r="B154">
+        <v>59</v>
+      </c>
+      <c r="C154">
+        <v>9</v>
+      </c>
+      <c r="D154">
+        <v>5</v>
+      </c>
+      <c r="E154">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>2</v>
+      </c>
+      <c r="G154" t="b">
+        <v>1</v>
+      </c>
+      <c r="H154" t="b">
+        <v>0</v>
+      </c>
+      <c r="I154" t="b">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>2</v>
+      </c>
+      <c r="K154" t="s">
+        <v>29</v>
+      </c>
+      <c r="L154" t="s">
+        <v>27</v>
+      </c>
+      <c r="M154" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N154" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A155">
+        <v>451</v>
+      </c>
+      <c r="B155">
+        <v>59</v>
+      </c>
+      <c r="C155">
+        <v>10</v>
+      </c>
+      <c r="D155">
+        <v>5</v>
+      </c>
+      <c r="E155">
+        <v>6</v>
+      </c>
+      <c r="F155">
+        <v>2</v>
+      </c>
+      <c r="G155" t="b">
+        <v>1</v>
+      </c>
+      <c r="H155" t="b">
+        <v>0</v>
+      </c>
+      <c r="I155" t="b">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>1</v>
+      </c>
+      <c r="K155" t="s">
+        <v>29</v>
+      </c>
+      <c r="L155" t="s">
+        <v>27</v>
+      </c>
+      <c r="M155" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N155" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A156">
+        <v>452</v>
+      </c>
+      <c r="B156">
+        <v>59</v>
+      </c>
+      <c r="C156">
+        <v>11</v>
+      </c>
+      <c r="D156">
+        <v>3</v>
+      </c>
+      <c r="E156">
+        <v>5</v>
+      </c>
+      <c r="F156">
+        <v>2</v>
+      </c>
+      <c r="G156" t="b">
+        <v>0</v>
+      </c>
+      <c r="H156" t="b">
+        <v>0</v>
+      </c>
+      <c r="I156" t="b">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>2</v>
+      </c>
+      <c r="K156" t="s">
+        <v>29</v>
+      </c>
+      <c r="L156" t="s">
+        <v>27</v>
+      </c>
+      <c r="M156" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N156" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A157">
+        <v>453</v>
+      </c>
+      <c r="B157">
+        <v>59</v>
+      </c>
+      <c r="C157">
+        <v>12</v>
+      </c>
+      <c r="D157">
+        <v>5</v>
+      </c>
+      <c r="E157">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>3</v>
+      </c>
+      <c r="G157" t="b">
+        <v>1</v>
+      </c>
+      <c r="H157" t="b">
+        <v>0</v>
+      </c>
+      <c r="I157" t="b">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>3</v>
+      </c>
+      <c r="K157" t="s">
+        <v>29</v>
+      </c>
+      <c r="L157" t="s">
+        <v>27</v>
+      </c>
+      <c r="M157" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N157" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A158">
+        <v>454</v>
+      </c>
+      <c r="B158">
+        <v>59</v>
+      </c>
+      <c r="C158">
+        <v>13</v>
+      </c>
+      <c r="D158">
+        <v>4</v>
+      </c>
+      <c r="E158">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>3</v>
+      </c>
+      <c r="G158" t="b">
+        <v>0</v>
+      </c>
+      <c r="H158" t="b">
+        <v>0</v>
+      </c>
+      <c r="I158" t="b">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>4</v>
+      </c>
+      <c r="K158" t="s">
+        <v>29</v>
+      </c>
+      <c r="L158" t="s">
+        <v>27</v>
+      </c>
+      <c r="M158" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N158" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A159">
+        <v>455</v>
+      </c>
+      <c r="B159">
+        <v>59</v>
+      </c>
+      <c r="C159">
+        <v>14</v>
+      </c>
+      <c r="D159">
+        <v>3</v>
+      </c>
+      <c r="E159">
+        <v>6</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+      <c r="G159" t="b">
+        <v>0</v>
+      </c>
+      <c r="H159" t="b">
+        <v>0</v>
+      </c>
+      <c r="I159" t="b">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>3</v>
+      </c>
+      <c r="K159" t="s">
+        <v>29</v>
+      </c>
+      <c r="L159" t="s">
+        <v>27</v>
+      </c>
+      <c r="M159" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N159" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A160">
+        <v>456</v>
+      </c>
+      <c r="B160">
+        <v>59</v>
+      </c>
+      <c r="C160">
+        <v>15</v>
+      </c>
+      <c r="D160">
+        <v>4</v>
+      </c>
+      <c r="E160">
+        <v>6</v>
+      </c>
+      <c r="F160">
+        <v>2</v>
+      </c>
+      <c r="G160" t="b">
+        <v>0</v>
+      </c>
+      <c r="H160" t="b">
+        <v>0</v>
+      </c>
+      <c r="I160" t="b">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>2</v>
+      </c>
+      <c r="K160" t="s">
+        <v>29</v>
+      </c>
+      <c r="L160" t="s">
+        <v>27</v>
+      </c>
+      <c r="M160" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N160" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A161">
+        <v>457</v>
+      </c>
+      <c r="B161">
+        <v>59</v>
+      </c>
+      <c r="C161">
+        <v>16</v>
+      </c>
+      <c r="D161">
+        <v>4</v>
+      </c>
+      <c r="E161">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161" t="b">
+        <v>1</v>
+      </c>
+      <c r="H161" t="b">
+        <v>0</v>
+      </c>
+      <c r="I161" t="b">
+        <v>0</v>
+      </c>
+      <c r="J161">
+        <v>4</v>
+      </c>
+      <c r="K161" t="s">
+        <v>29</v>
+      </c>
+      <c r="L161" t="s">
+        <v>27</v>
+      </c>
+      <c r="M161" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N161" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A162">
+        <v>458</v>
+      </c>
+      <c r="B162">
+        <v>59</v>
+      </c>
+      <c r="C162">
+        <v>17</v>
+      </c>
+      <c r="D162">
+        <v>3</v>
+      </c>
+      <c r="E162">
+        <v>4</v>
+      </c>
+      <c r="F162">
+        <v>2</v>
+      </c>
+      <c r="G162" t="b">
+        <v>0</v>
+      </c>
+      <c r="H162" t="b">
+        <v>0</v>
+      </c>
+      <c r="I162" t="b">
+        <v>0</v>
+      </c>
+      <c r="J162">
+        <v>1</v>
+      </c>
+      <c r="K162" t="s">
+        <v>29</v>
+      </c>
+      <c r="L162" t="s">
+        <v>27</v>
+      </c>
+      <c r="M162" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N162" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A163">
+        <v>459</v>
+      </c>
+      <c r="B163">
+        <v>59</v>
+      </c>
+      <c r="C163">
+        <v>18</v>
+      </c>
+      <c r="D163">
+        <v>4</v>
+      </c>
+      <c r="E163">
+        <v>6</v>
+      </c>
+      <c r="F163">
+        <v>2</v>
+      </c>
+      <c r="G163" t="b">
+        <v>1</v>
+      </c>
+      <c r="H163" t="b">
+        <v>0</v>
+      </c>
+      <c r="I163" t="b">
+        <v>0</v>
+      </c>
+      <c r="J163">
+        <v>2</v>
+      </c>
+      <c r="K163" t="s">
+        <v>29</v>
+      </c>
+      <c r="L163" t="s">
+        <v>27</v>
+      </c>
+      <c r="M163" s="2">
+        <v>46179</v>
+      </c>
+      <c r="N163" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A164">
+        <v>404</v>
+      </c>
+      <c r="B164">
+        <v>58</v>
+      </c>
+      <c r="C164">
+        <v>1</v>
+      </c>
+      <c r="D164">
+        <v>5</v>
+      </c>
+      <c r="E164">
+        <v>6</v>
+      </c>
+      <c r="F164">
+        <v>3</v>
+      </c>
+      <c r="G164" t="b">
+        <v>1</v>
+      </c>
+      <c r="H164" t="b">
+        <v>1</v>
+      </c>
+      <c r="I164" t="b">
+        <v>0</v>
+      </c>
+      <c r="J164">
+        <v>1</v>
+      </c>
+      <c r="K164" t="s">
+        <v>29</v>
+      </c>
+      <c r="L164" t="s">
+        <v>27</v>
+      </c>
+      <c r="M164" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N164" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A165">
+        <v>405</v>
+      </c>
+      <c r="B165">
+        <v>58</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+      <c r="D165">
+        <v>4</v>
+      </c>
+      <c r="E165">
+        <v>6</v>
+      </c>
+      <c r="F165">
+        <v>3</v>
+      </c>
+      <c r="G165" t="b">
+        <v>1</v>
+      </c>
+      <c r="H165" t="b">
+        <v>0</v>
+      </c>
+      <c r="I165" t="b">
+        <v>0</v>
+      </c>
+      <c r="J165">
+        <v>2</v>
+      </c>
+      <c r="K165" t="s">
+        <v>29</v>
+      </c>
+      <c r="L165" t="s">
+        <v>27</v>
+      </c>
+      <c r="M165" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N165" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>406</v>
+      </c>
+      <c r="B166">
+        <v>58</v>
+      </c>
+      <c r="C166">
+        <v>3</v>
+      </c>
+      <c r="D166">
+        <v>3</v>
+      </c>
+      <c r="E166">
+        <v>4</v>
+      </c>
+      <c r="F166">
+        <v>2</v>
+      </c>
+      <c r="G166" t="b">
+        <v>0</v>
+      </c>
+      <c r="H166" t="b">
+        <v>0</v>
+      </c>
+      <c r="I166" t="b">
+        <v>0</v>
+      </c>
+      <c r="J166">
+        <v>1</v>
+      </c>
+      <c r="K166" t="s">
+        <v>29</v>
+      </c>
+      <c r="L166" t="s">
+        <v>27</v>
+      </c>
+      <c r="M166" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N166" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>407</v>
+      </c>
+      <c r="B167">
+        <v>58</v>
+      </c>
+      <c r="C167">
+        <v>4</v>
+      </c>
+      <c r="D167">
+        <v>5</v>
+      </c>
+      <c r="E167">
+        <v>6</v>
+      </c>
+      <c r="F167">
+        <v>2</v>
+      </c>
+      <c r="G167" t="b">
+        <v>0</v>
+      </c>
+      <c r="H167" t="b">
+        <v>0</v>
+      </c>
+      <c r="I167" t="b">
+        <v>0</v>
+      </c>
+      <c r="J167">
+        <v>1</v>
+      </c>
+      <c r="K167" t="s">
+        <v>29</v>
+      </c>
+      <c r="L167" t="s">
+        <v>27</v>
+      </c>
+      <c r="M167" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N167" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>408</v>
+      </c>
+      <c r="B168">
+        <v>58</v>
+      </c>
+      <c r="C168">
+        <v>5</v>
+      </c>
+      <c r="D168">
+        <v>4</v>
+      </c>
+      <c r="E168">
+        <v>4</v>
+      </c>
+      <c r="F168">
+        <v>2</v>
+      </c>
+      <c r="G168" t="b">
+        <v>1</v>
+      </c>
+      <c r="H168" t="b">
+        <v>0</v>
+      </c>
+      <c r="I168" t="b">
+        <v>0</v>
+      </c>
+      <c r="J168">
+        <v>0</v>
+      </c>
+      <c r="K168" t="s">
+        <v>29</v>
+      </c>
+      <c r="L168" t="s">
+        <v>27</v>
+      </c>
+      <c r="M168" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N168" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>409</v>
+      </c>
+      <c r="B169">
+        <v>58</v>
+      </c>
+      <c r="C169">
+        <v>6</v>
+      </c>
+      <c r="D169">
+        <v>4</v>
+      </c>
+      <c r="E169">
+        <v>5</v>
+      </c>
+      <c r="F169">
+        <v>2</v>
+      </c>
+      <c r="G169" t="b">
+        <v>1</v>
+      </c>
+      <c r="H169" t="b">
+        <v>0</v>
+      </c>
+      <c r="I169" t="b">
+        <v>0</v>
+      </c>
+      <c r="J169">
+        <v>1</v>
+      </c>
+      <c r="K169" t="s">
+        <v>29</v>
+      </c>
+      <c r="L169" t="s">
+        <v>27</v>
+      </c>
+      <c r="M169" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N169" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>410</v>
+      </c>
+      <c r="B170">
+        <v>58</v>
+      </c>
+      <c r="C170">
+        <v>7</v>
+      </c>
+      <c r="D170">
+        <v>4</v>
+      </c>
+      <c r="E170">
+        <v>5</v>
+      </c>
+      <c r="F170">
+        <v>2</v>
+      </c>
+      <c r="G170" t="b">
+        <v>0</v>
+      </c>
+      <c r="H170" t="b">
+        <v>0</v>
+      </c>
+      <c r="I170" t="b">
+        <v>0</v>
+      </c>
+      <c r="J170">
+        <v>1</v>
+      </c>
+      <c r="K170" t="s">
+        <v>29</v>
+      </c>
+      <c r="L170" t="s">
+        <v>27</v>
+      </c>
+      <c r="M170" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N170" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>411</v>
+      </c>
+      <c r="B171">
+        <v>58</v>
+      </c>
+      <c r="C171">
+        <v>8</v>
+      </c>
+      <c r="D171">
+        <v>3</v>
+      </c>
+      <c r="E171">
+        <v>3</v>
+      </c>
+      <c r="F171">
+        <v>2</v>
+      </c>
+      <c r="G171" t="b">
+        <v>0</v>
+      </c>
+      <c r="H171" t="b">
+        <v>1</v>
+      </c>
+      <c r="I171" t="b">
+        <v>0</v>
+      </c>
+      <c r="J171">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>29</v>
+      </c>
+      <c r="L171" t="s">
+        <v>27</v>
+      </c>
+      <c r="M171" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N171" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>412</v>
+      </c>
+      <c r="B172">
+        <v>58</v>
+      </c>
+      <c r="C172">
+        <v>9</v>
+      </c>
+      <c r="D172">
+        <v>5</v>
+      </c>
+      <c r="E172">
+        <v>6</v>
+      </c>
+      <c r="F172">
+        <v>1</v>
+      </c>
+      <c r="G172" t="b">
+        <v>1</v>
+      </c>
+      <c r="H172" t="b">
+        <v>0</v>
+      </c>
+      <c r="I172" t="b">
+        <v>1</v>
+      </c>
+      <c r="J172">
+        <v>1</v>
+      </c>
+      <c r="K172" t="s">
+        <v>29</v>
+      </c>
+      <c r="L172" t="s">
+        <v>27</v>
+      </c>
+      <c r="M172" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N172" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>413</v>
+      </c>
+      <c r="B173">
+        <v>58</v>
+      </c>
+      <c r="C173">
+        <v>10</v>
+      </c>
+      <c r="D173">
+        <v>5</v>
+      </c>
+      <c r="E173">
+        <v>6</v>
+      </c>
+      <c r="F173">
+        <v>1</v>
+      </c>
+      <c r="G173" t="b">
+        <v>0</v>
+      </c>
+      <c r="H173" t="b">
+        <v>0</v>
+      </c>
+      <c r="I173" t="b">
+        <v>0</v>
+      </c>
+      <c r="J173">
+        <v>1</v>
+      </c>
+      <c r="K173" t="s">
+        <v>29</v>
+      </c>
+      <c r="L173" t="s">
+        <v>27</v>
+      </c>
+      <c r="M173" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N173" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>414</v>
+      </c>
+      <c r="B174">
+        <v>58</v>
+      </c>
+      <c r="C174">
+        <v>11</v>
+      </c>
+      <c r="D174">
+        <v>3</v>
+      </c>
+      <c r="E174">
+        <v>6</v>
+      </c>
+      <c r="F174">
+        <v>3</v>
+      </c>
+      <c r="G174" t="b">
+        <v>0</v>
+      </c>
+      <c r="H174" t="b">
+        <v>0</v>
+      </c>
+      <c r="I174" t="b">
+        <v>0</v>
+      </c>
+      <c r="J174">
+        <v>3</v>
+      </c>
+      <c r="K174" t="s">
+        <v>29</v>
+      </c>
+      <c r="L174" t="s">
+        <v>27</v>
+      </c>
+      <c r="M174" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N174" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>415</v>
+      </c>
+      <c r="B175">
+        <v>58</v>
+      </c>
+      <c r="C175">
+        <v>12</v>
+      </c>
+      <c r="D175">
+        <v>5</v>
+      </c>
+      <c r="E175">
+        <v>7</v>
+      </c>
+      <c r="F175">
+        <v>2</v>
+      </c>
+      <c r="G175" t="b">
+        <v>1</v>
+      </c>
+      <c r="H175" t="b">
+        <v>0</v>
+      </c>
+      <c r="I175" t="b">
+        <v>0</v>
+      </c>
+      <c r="J175">
+        <v>2</v>
+      </c>
+      <c r="K175" t="s">
+        <v>29</v>
+      </c>
+      <c r="L175" t="s">
+        <v>27</v>
+      </c>
+      <c r="M175" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N175" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>416</v>
+      </c>
+      <c r="B176">
+        <v>58</v>
+      </c>
+      <c r="C176">
+        <v>13</v>
+      </c>
+      <c r="D176">
+        <v>4</v>
+      </c>
+      <c r="E176">
+        <v>6</v>
+      </c>
+      <c r="F176">
+        <v>2</v>
+      </c>
+      <c r="G176" t="b">
+        <v>0</v>
+      </c>
+      <c r="H176" t="b">
+        <v>0</v>
+      </c>
+      <c r="I176" t="b">
+        <v>0</v>
+      </c>
+      <c r="J176">
+        <v>2</v>
+      </c>
+      <c r="K176" t="s">
+        <v>29</v>
+      </c>
+      <c r="L176" t="s">
+        <v>27</v>
+      </c>
+      <c r="M176" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N176" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>417</v>
+      </c>
+      <c r="B177">
+        <v>58</v>
+      </c>
+      <c r="C177">
+        <v>14</v>
+      </c>
+      <c r="D177">
+        <v>3</v>
+      </c>
+      <c r="E177">
+        <v>6</v>
+      </c>
+      <c r="F177">
+        <v>2</v>
+      </c>
+      <c r="G177" t="b">
+        <v>0</v>
+      </c>
+      <c r="H177" t="b">
+        <v>0</v>
+      </c>
+      <c r="I177" t="b">
+        <v>0</v>
+      </c>
+      <c r="J177">
+        <v>3</v>
+      </c>
+      <c r="K177" t="s">
+        <v>29</v>
+      </c>
+      <c r="L177" t="s">
+        <v>27</v>
+      </c>
+      <c r="M177" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N177" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A178">
+        <v>418</v>
+      </c>
+      <c r="B178">
+        <v>58</v>
+      </c>
+      <c r="C178">
+        <v>15</v>
+      </c>
+      <c r="D178">
+        <v>4</v>
+      </c>
+      <c r="E178">
+        <v>6</v>
+      </c>
+      <c r="F178">
+        <v>3</v>
+      </c>
+      <c r="G178" t="b">
+        <v>0</v>
+      </c>
+      <c r="H178" t="b">
+        <v>0</v>
+      </c>
+      <c r="I178" t="b">
+        <v>0</v>
+      </c>
+      <c r="J178">
+        <v>2</v>
+      </c>
+      <c r="K178" t="s">
+        <v>29</v>
+      </c>
+      <c r="L178" t="s">
+        <v>27</v>
+      </c>
+      <c r="M178" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N178" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>419</v>
+      </c>
+      <c r="B179">
+        <v>58</v>
+      </c>
+      <c r="C179">
+        <v>16</v>
+      </c>
+      <c r="D179">
+        <v>4</v>
+      </c>
+      <c r="E179">
+        <v>7</v>
+      </c>
+      <c r="F179">
+        <v>2</v>
+      </c>
+      <c r="G179" t="b">
+        <v>0</v>
+      </c>
+      <c r="H179" t="b">
+        <v>0</v>
+      </c>
+      <c r="I179" t="b">
+        <v>0</v>
+      </c>
+      <c r="J179">
+        <v>3</v>
+      </c>
+      <c r="K179" t="s">
+        <v>29</v>
+      </c>
+      <c r="L179" t="s">
+        <v>27</v>
+      </c>
+      <c r="M179" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N179" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>420</v>
+      </c>
+      <c r="B180">
+        <v>58</v>
+      </c>
+      <c r="C180">
+        <v>17</v>
+      </c>
+      <c r="D180">
+        <v>3</v>
+      </c>
+      <c r="E180">
+        <v>4</v>
+      </c>
+      <c r="F180">
+        <v>2</v>
+      </c>
+      <c r="G180" t="b">
+        <v>0</v>
+      </c>
+      <c r="H180" t="b">
+        <v>0</v>
+      </c>
+      <c r="I180" t="b">
+        <v>0</v>
+      </c>
+      <c r="J180">
+        <v>1</v>
+      </c>
+      <c r="K180" t="s">
+        <v>29</v>
+      </c>
+      <c r="L180" t="s">
+        <v>27</v>
+      </c>
+      <c r="M180" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N180" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>421</v>
+      </c>
+      <c r="B181">
+        <v>58</v>
+      </c>
+      <c r="C181">
+        <v>18</v>
+      </c>
+      <c r="D181">
+        <v>4</v>
+      </c>
+      <c r="E181">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>3</v>
+      </c>
+      <c r="G181" t="b">
+        <v>1</v>
+      </c>
+      <c r="H181" t="b">
+        <v>0</v>
+      </c>
+      <c r="I181" t="b">
+        <v>0</v>
+      </c>
+      <c r="J181">
+        <v>4</v>
+      </c>
+      <c r="K181" t="s">
+        <v>29</v>
+      </c>
+      <c r="L181" t="s">
+        <v>27</v>
+      </c>
+      <c r="M181" s="2">
+        <v>46172</v>
+      </c>
+      <c r="N181" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>366</v>
+      </c>
+      <c r="B182">
+        <v>57</v>
+      </c>
+      <c r="C182">
+        <v>1</v>
+      </c>
+      <c r="D182">
+        <v>5</v>
+      </c>
+      <c r="E182">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>2</v>
+      </c>
+      <c r="G182" t="b">
+        <v>1</v>
+      </c>
+      <c r="H182" t="b">
+        <v>0</v>
+      </c>
+      <c r="I182" t="b">
+        <v>0</v>
+      </c>
+      <c r="J182">
+        <v>3</v>
+      </c>
+      <c r="K182" t="s">
+        <v>29</v>
+      </c>
+      <c r="L182" t="s">
+        <v>27</v>
+      </c>
+      <c r="M182" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N182" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>367</v>
+      </c>
+      <c r="B183">
+        <v>57</v>
+      </c>
+      <c r="C183">
+        <v>2</v>
+      </c>
+      <c r="D183">
+        <v>4</v>
+      </c>
+      <c r="E183">
+        <v>4</v>
+      </c>
+      <c r="F183">
+        <v>1</v>
+      </c>
+      <c r="G183" t="b">
+        <v>1</v>
+      </c>
+      <c r="H183" t="b">
+        <v>0</v>
+      </c>
+      <c r="I183" t="b">
+        <v>1</v>
+      </c>
+      <c r="J183">
+        <v>0</v>
+      </c>
+      <c r="K183" t="s">
+        <v>29</v>
+      </c>
+      <c r="L183" t="s">
+        <v>27</v>
+      </c>
+      <c r="M183" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N183" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>368</v>
+      </c>
+      <c r="B184">
+        <v>57</v>
+      </c>
+      <c r="C184">
+        <v>3</v>
+      </c>
+      <c r="D184">
+        <v>3</v>
+      </c>
+      <c r="E184">
+        <v>4</v>
+      </c>
+      <c r="F184">
+        <v>2</v>
+      </c>
+      <c r="G184" t="b">
+        <v>0</v>
+      </c>
+      <c r="H184" t="b">
+        <v>0</v>
+      </c>
+      <c r="I184" t="b">
+        <v>0</v>
+      </c>
+      <c r="J184">
+        <v>1</v>
+      </c>
+      <c r="K184" t="s">
+        <v>29</v>
+      </c>
+      <c r="L184" t="s">
+        <v>27</v>
+      </c>
+      <c r="M184" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N184" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>369</v>
+      </c>
+      <c r="B185">
+        <v>57</v>
+      </c>
+      <c r="C185">
+        <v>4</v>
+      </c>
+      <c r="D185">
+        <v>5</v>
+      </c>
+      <c r="E185">
+        <v>5</v>
+      </c>
+      <c r="F185">
+        <v>2</v>
+      </c>
+      <c r="G185" t="b">
+        <v>0</v>
+      </c>
+      <c r="H185" t="b">
+        <v>1</v>
+      </c>
+      <c r="I185" t="b">
+        <v>0</v>
+      </c>
+      <c r="J185">
+        <v>0</v>
+      </c>
+      <c r="K185" t="s">
+        <v>29</v>
+      </c>
+      <c r="L185" t="s">
+        <v>27</v>
+      </c>
+      <c r="M185" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N185" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>370</v>
+      </c>
+      <c r="B186">
+        <v>57</v>
+      </c>
+      <c r="C186">
+        <v>5</v>
+      </c>
+      <c r="D186">
+        <v>4</v>
+      </c>
+      <c r="E186">
+        <v>4</v>
+      </c>
+      <c r="F186">
+        <v>1</v>
+      </c>
+      <c r="G186" t="b">
+        <v>0</v>
+      </c>
+      <c r="H186" t="b">
+        <v>0</v>
+      </c>
+      <c r="I186" t="b">
+        <v>1</v>
+      </c>
+      <c r="J186">
+        <v>0</v>
+      </c>
+      <c r="K186" t="s">
+        <v>29</v>
+      </c>
+      <c r="L186" t="s">
+        <v>27</v>
+      </c>
+      <c r="M186" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N186" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>371</v>
+      </c>
+      <c r="B187">
+        <v>57</v>
+      </c>
+      <c r="C187">
+        <v>6</v>
+      </c>
+      <c r="D187">
+        <v>4</v>
+      </c>
+      <c r="E187">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>4</v>
+      </c>
+      <c r="G187" t="b">
+        <v>0</v>
+      </c>
+      <c r="H187" t="b">
+        <v>0</v>
+      </c>
+      <c r="I187" t="b">
+        <v>0</v>
+      </c>
+      <c r="J187">
+        <v>4</v>
+      </c>
+      <c r="K187" t="s">
+        <v>29</v>
+      </c>
+      <c r="L187" t="s">
+        <v>27</v>
+      </c>
+      <c r="M187" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N187" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>372</v>
+      </c>
+      <c r="B188">
+        <v>57</v>
+      </c>
+      <c r="C188">
+        <v>7</v>
+      </c>
+      <c r="D188">
+        <v>4</v>
+      </c>
+      <c r="E188">
+        <v>7</v>
+      </c>
+      <c r="F188">
+        <v>2</v>
+      </c>
+      <c r="G188" t="b">
+        <v>0</v>
+      </c>
+      <c r="H188" t="b">
+        <v>0</v>
+      </c>
+      <c r="I188" t="b">
+        <v>0</v>
+      </c>
+      <c r="J188">
+        <v>3</v>
+      </c>
+      <c r="K188" t="s">
+        <v>29</v>
+      </c>
+      <c r="L188" t="s">
+        <v>27</v>
+      </c>
+      <c r="M188" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N188" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>373</v>
+      </c>
+      <c r="B189">
+        <v>57</v>
+      </c>
+      <c r="C189">
+        <v>8</v>
+      </c>
+      <c r="D189">
+        <v>3</v>
+      </c>
+      <c r="E189">
+        <v>6</v>
+      </c>
+      <c r="F189">
+        <v>3</v>
+      </c>
+      <c r="G189" t="b">
+        <v>0</v>
+      </c>
+      <c r="H189" t="b">
+        <v>0</v>
+      </c>
+      <c r="I189" t="b">
+        <v>0</v>
+      </c>
+      <c r="J189">
+        <v>3</v>
+      </c>
+      <c r="K189" t="s">
+        <v>29</v>
+      </c>
+      <c r="L189" t="s">
+        <v>27</v>
+      </c>
+      <c r="M189" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N189" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>374</v>
+      </c>
+      <c r="B190">
+        <v>57</v>
+      </c>
+      <c r="C190">
+        <v>9</v>
+      </c>
+      <c r="D190">
+        <v>5</v>
+      </c>
+      <c r="E190">
+        <v>9</v>
+      </c>
+      <c r="F190">
+        <v>2</v>
+      </c>
+      <c r="G190" t="b">
+        <v>0</v>
+      </c>
+      <c r="H190" t="b">
+        <v>0</v>
+      </c>
+      <c r="I190" t="b">
+        <v>0</v>
+      </c>
+      <c r="J190">
+        <v>4</v>
+      </c>
+      <c r="K190" t="s">
+        <v>29</v>
+      </c>
+      <c r="L190" t="s">
+        <v>27</v>
+      </c>
+      <c r="M190" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N190" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>375</v>
+      </c>
+      <c r="B191">
+        <v>57</v>
+      </c>
+      <c r="C191">
+        <v>10</v>
+      </c>
+      <c r="D191">
+        <v>5</v>
+      </c>
+      <c r="E191">
+        <v>6</v>
+      </c>
+      <c r="F191">
+        <v>2</v>
+      </c>
+      <c r="G191" t="b">
+        <v>0</v>
+      </c>
+      <c r="H191" t="b">
+        <v>0</v>
+      </c>
+      <c r="I191" t="b">
+        <v>0</v>
+      </c>
+      <c r="J191">
+        <v>1</v>
+      </c>
+      <c r="K191" t="s">
+        <v>29</v>
+      </c>
+      <c r="L191" t="s">
+        <v>27</v>
+      </c>
+      <c r="M191" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N191" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>376</v>
+      </c>
+      <c r="B192">
+        <v>57</v>
+      </c>
+      <c r="C192">
+        <v>11</v>
+      </c>
+      <c r="D192">
+        <v>3</v>
+      </c>
+      <c r="E192">
+        <v>3</v>
+      </c>
+      <c r="F192">
+        <v>2</v>
+      </c>
+      <c r="G192" t="b">
+        <v>0</v>
+      </c>
+      <c r="H192" t="b">
+        <v>1</v>
+      </c>
+      <c r="I192" t="b">
+        <v>0</v>
+      </c>
+      <c r="J192">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>29</v>
+      </c>
+      <c r="L192" t="s">
+        <v>27</v>
+      </c>
+      <c r="M192" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N192" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>377</v>
+      </c>
+      <c r="B193">
+        <v>57</v>
+      </c>
+      <c r="C193">
+        <v>12</v>
+      </c>
+      <c r="D193">
+        <v>5</v>
+      </c>
+      <c r="E193">
+        <v>7</v>
+      </c>
+      <c r="F193">
+        <v>2</v>
+      </c>
+      <c r="G193" t="b">
+        <v>1</v>
+      </c>
+      <c r="H193" t="b">
+        <v>0</v>
+      </c>
+      <c r="I193" t="b">
+        <v>0</v>
+      </c>
+      <c r="J193">
+        <v>2</v>
+      </c>
+      <c r="K193" t="s">
+        <v>29</v>
+      </c>
+      <c r="L193" t="s">
+        <v>27</v>
+      </c>
+      <c r="M193" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N193" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>378</v>
+      </c>
+      <c r="B194">
+        <v>57</v>
+      </c>
+      <c r="C194">
+        <v>13</v>
+      </c>
+      <c r="D194">
+        <v>4</v>
+      </c>
+      <c r="E194">
+        <v>5</v>
+      </c>
+      <c r="F194">
+        <v>1</v>
+      </c>
+      <c r="G194" t="b">
+        <v>0</v>
+      </c>
+      <c r="H194" t="b">
+        <v>0</v>
+      </c>
+      <c r="I194" t="b">
+        <v>1</v>
+      </c>
+      <c r="J194">
+        <v>1</v>
+      </c>
+      <c r="K194" t="s">
+        <v>29</v>
+      </c>
+      <c r="L194" t="s">
+        <v>27</v>
+      </c>
+      <c r="M194" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N194" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>379</v>
+      </c>
+      <c r="B195">
+        <v>57</v>
+      </c>
+      <c r="C195">
+        <v>14</v>
+      </c>
+      <c r="D195">
+        <v>3</v>
+      </c>
+      <c r="E195">
+        <v>3</v>
+      </c>
+      <c r="F195">
+        <v>1</v>
+      </c>
+      <c r="G195" t="b">
+        <v>0</v>
+      </c>
+      <c r="H195" t="b">
+        <v>0</v>
+      </c>
+      <c r="I195" t="b">
+        <v>1</v>
+      </c>
+      <c r="J195">
+        <v>0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>29</v>
+      </c>
+      <c r="L195" t="s">
+        <v>27</v>
+      </c>
+      <c r="M195" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N195" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>380</v>
+      </c>
+      <c r="B196">
+        <v>57</v>
+      </c>
+      <c r="C196">
+        <v>15</v>
+      </c>
+      <c r="D196">
+        <v>4</v>
+      </c>
+      <c r="E196">
+        <v>5</v>
+      </c>
+      <c r="F196">
+        <v>3</v>
+      </c>
+      <c r="G196" t="b">
+        <v>1</v>
+      </c>
+      <c r="H196" t="b">
+        <v>1</v>
+      </c>
+      <c r="I196" t="b">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>1</v>
+      </c>
+      <c r="K196" t="s">
+        <v>29</v>
+      </c>
+      <c r="L196" t="s">
+        <v>27</v>
+      </c>
+      <c r="M196" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N196" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A197">
+        <v>381</v>
+      </c>
+      <c r="B197">
+        <v>57</v>
+      </c>
+      <c r="C197">
+        <v>16</v>
+      </c>
+      <c r="D197">
+        <v>4</v>
+      </c>
+      <c r="E197">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>4</v>
+      </c>
+      <c r="G197" t="b">
+        <v>0</v>
+      </c>
+      <c r="H197" t="b">
+        <v>0</v>
+      </c>
+      <c r="I197" t="b">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>4</v>
+      </c>
+      <c r="K197" t="s">
+        <v>29</v>
+      </c>
+      <c r="L197" t="s">
+        <v>27</v>
+      </c>
+      <c r="M197" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N197" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>382</v>
+      </c>
+      <c r="B198">
+        <v>57</v>
+      </c>
+      <c r="C198">
+        <v>17</v>
+      </c>
+      <c r="D198">
+        <v>3</v>
+      </c>
+      <c r="E198">
+        <v>5</v>
+      </c>
+      <c r="F198">
+        <v>2</v>
+      </c>
+      <c r="G198" t="b">
+        <v>0</v>
+      </c>
+      <c r="H198" t="b">
+        <v>0</v>
+      </c>
+      <c r="I198" t="b">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>2</v>
+      </c>
+      <c r="K198" t="s">
+        <v>29</v>
+      </c>
+      <c r="L198" t="s">
+        <v>27</v>
+      </c>
+      <c r="M198" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N198" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>383</v>
+      </c>
+      <c r="B199">
+        <v>57</v>
+      </c>
+      <c r="C199">
+        <v>18</v>
+      </c>
+      <c r="D199">
+        <v>4</v>
+      </c>
+      <c r="E199">
+        <v>4</v>
+      </c>
+      <c r="F199">
+        <v>1</v>
+      </c>
+      <c r="G199" t="b">
+        <v>1</v>
+      </c>
+      <c r="H199" t="b">
+        <v>0</v>
+      </c>
+      <c r="I199" t="b">
+        <v>1</v>
+      </c>
+      <c r="J199">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>29</v>
+      </c>
+      <c r="L199" t="s">
+        <v>27</v>
+      </c>
+      <c r="M199" s="2">
+        <v>46168</v>
+      </c>
+      <c r="N199" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:N1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="6" width="14" customWidth="1"/>
@@ -2865,2849 +10431,2849 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C2">
         <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F2">
         <v>140</v>
       </c>
       <c r="G2">
         <v>72</v>
       </c>
       <c r="H2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C3">
         <v>35</v>
       </c>
       <c r="D3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F3">
         <v>129</v>
       </c>
       <c r="G3">
         <v>72</v>
       </c>
       <c r="H3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C4">
         <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F4">
         <v>140</v>
       </c>
       <c r="G4">
         <v>72</v>
       </c>
       <c r="H4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C5">
         <v>96</v>
       </c>
       <c r="D5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F5">
         <v>118</v>
       </c>
       <c r="G5">
         <v>72</v>
       </c>
       <c r="H5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C6">
         <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F6">
         <v>118</v>
       </c>
       <c r="G6">
         <v>72</v>
       </c>
       <c r="H6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C7">
         <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F7">
         <v>135</v>
       </c>
       <c r="G7">
         <v>72</v>
       </c>
       <c r="H7" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C8">
         <v>108</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F8">
         <v>143</v>
       </c>
       <c r="G8">
         <v>72</v>
       </c>
       <c r="H8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C9">
         <v>109</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9">
         <v>134</v>
       </c>
       <c r="G9">
         <v>72</v>
       </c>
       <c r="H9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C10">
         <v>111</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F10">
         <v>124</v>
       </c>
       <c r="G10">
         <v>72</v>
       </c>
       <c r="H10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>37</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C11">
         <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F11">
         <v>134</v>
       </c>
       <c r="G11">
         <v>72</v>
       </c>
       <c r="H11" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F12">
         <v>143</v>
       </c>
       <c r="G12">
         <v>72</v>
       </c>
       <c r="H12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C13">
         <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F13">
         <v>136</v>
       </c>
       <c r="G13">
         <v>72</v>
       </c>
       <c r="H13" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F14">
         <v>136</v>
       </c>
       <c r="G14">
         <v>72</v>
       </c>
       <c r="H14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C15">
         <v>5</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F15">
         <v>116</v>
       </c>
       <c r="G15">
         <v>72</v>
       </c>
       <c r="H15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C16">
         <v>4</v>
       </c>
       <c r="D16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F16">
         <v>131</v>
       </c>
       <c r="G16">
         <v>72</v>
       </c>
       <c r="H16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>27</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C17">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F17">
         <v>139</v>
       </c>
       <c r="G17">
         <v>72</v>
       </c>
       <c r="H17" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>27</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C18">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F18">
         <v>127</v>
       </c>
       <c r="G18">
         <v>72</v>
       </c>
       <c r="H18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>27</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C19">
         <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F19">
         <v>145</v>
       </c>
       <c r="G19">
         <v>72</v>
       </c>
       <c r="H19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C20">
         <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20">
         <v>119</v>
       </c>
       <c r="G20">
         <v>72</v>
       </c>
       <c r="H20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C21">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F21">
         <v>131</v>
       </c>
       <c r="G21">
         <v>72</v>
       </c>
       <c r="H21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="C22">
         <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F22">
         <v>139</v>
       </c>
       <c r="G22">
         <v>72</v>
       </c>
       <c r="H22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>44</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="C23">
         <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>27</v>
       </c>
       <c r="E23" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="F23">
         <v>145</v>
       </c>
       <c r="G23">
         <v>72</v>
       </c>
       <c r="H23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>44</v>
       </c>
       <c r="B24" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="C24">
         <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F24">
         <v>126</v>
       </c>
       <c r="G24">
         <v>72</v>
       </c>
       <c r="H24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>44</v>
       </c>
       <c r="B25" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="C25">
         <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E25" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F25">
         <v>135</v>
       </c>
       <c r="G25">
         <v>72</v>
       </c>
       <c r="H25" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26">
         <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F26">
         <v>144</v>
       </c>
       <c r="G26">
         <v>72</v>
       </c>
       <c r="H26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27">
         <v>59</v>
       </c>
       <c r="D27" t="s">
         <v>27</v>
       </c>
       <c r="E27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F27">
         <v>136</v>
       </c>
       <c r="G27">
         <v>72</v>
       </c>
       <c r="H27" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C28">
         <v>61</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F28">
         <v>119</v>
       </c>
       <c r="G28">
         <v>72</v>
       </c>
       <c r="H28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C29">
         <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E29" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F29">
         <v>131</v>
       </c>
       <c r="G29">
         <v>72</v>
       </c>
       <c r="H29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>47</v>
       </c>
       <c r="B30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C30">
         <v>143</v>
       </c>
       <c r="D30" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F30">
         <v>115</v>
       </c>
       <c r="G30">
         <v>60</v>
       </c>
       <c r="H30" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>47</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31">
         <v>144</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F31">
         <v>94</v>
       </c>
       <c r="G31">
         <v>60</v>
       </c>
       <c r="H31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C32">
         <v>49</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F32">
         <v>129</v>
       </c>
       <c r="G32">
         <v>72</v>
       </c>
       <c r="H32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C33">
         <v>50</v>
       </c>
       <c r="D33" t="s">
         <v>27</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F33">
         <v>124</v>
       </c>
       <c r="G33">
         <v>72</v>
       </c>
       <c r="H33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C34">
         <v>53</v>
       </c>
       <c r="D34" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F34">
         <v>106</v>
       </c>
       <c r="G34">
         <v>72</v>
       </c>
       <c r="H34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C35">
         <v>51</v>
       </c>
       <c r="D35" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F35">
         <v>116</v>
       </c>
       <c r="G35">
         <v>72</v>
       </c>
       <c r="H35" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C36">
         <v>52</v>
       </c>
       <c r="D36" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F36">
         <v>110</v>
       </c>
       <c r="G36">
         <v>72</v>
       </c>
       <c r="H36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37">
         <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E37" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F37">
         <v>143</v>
       </c>
       <c r="G37">
         <v>72</v>
       </c>
       <c r="H37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>38</v>
       </c>
       <c r="B38" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C38">
         <v>55</v>
       </c>
       <c r="D38" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F38">
         <v>136</v>
       </c>
       <c r="G38">
         <v>72</v>
       </c>
       <c r="H38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C39">
         <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F39">
         <v>109</v>
       </c>
       <c r="G39">
         <v>72</v>
       </c>
       <c r="H39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C40">
         <v>56</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F40">
         <v>130</v>
       </c>
       <c r="G40">
         <v>72</v>
       </c>
       <c r="H40" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>25</v>
       </c>
       <c r="B41" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C41">
         <v>67</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E41" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F41">
         <v>111</v>
       </c>
       <c r="G41">
         <v>62</v>
       </c>
       <c r="H41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>25</v>
       </c>
       <c r="B42" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C42">
         <v>69</v>
       </c>
       <c r="D42" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E42" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F42">
         <v>93</v>
       </c>
       <c r="G42">
         <v>62</v>
       </c>
       <c r="H42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>25</v>
       </c>
       <c r="B43" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C43">
         <v>68</v>
       </c>
       <c r="D43" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E43" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F43">
         <v>99</v>
       </c>
       <c r="G43">
         <v>62</v>
       </c>
       <c r="H43" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C44">
         <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E44" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F44">
         <v>125</v>
       </c>
       <c r="G44">
         <v>72</v>
       </c>
       <c r="H44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C45">
         <v>117</v>
       </c>
       <c r="D45" t="s">
         <v>27</v>
       </c>
       <c r="E45" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F45">
         <v>122</v>
       </c>
       <c r="G45">
         <v>72</v>
       </c>
       <c r="H45" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C46">
         <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E46" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F46">
         <v>108</v>
       </c>
       <c r="G46">
         <v>72</v>
       </c>
       <c r="H46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C47">
         <v>24</v>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E47" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F47">
         <v>142</v>
       </c>
       <c r="G47">
         <v>72</v>
       </c>
       <c r="H47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C48">
         <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>27</v>
       </c>
       <c r="E48" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F48">
         <v>142</v>
       </c>
       <c r="G48">
         <v>72</v>
       </c>
       <c r="H48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>40</v>
       </c>
       <c r="B49" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C49">
         <v>27</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E49" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F49">
         <v>126</v>
       </c>
       <c r="G49">
         <v>72</v>
       </c>
       <c r="H49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>40</v>
       </c>
       <c r="B50" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C50">
         <v>26</v>
       </c>
       <c r="D50" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E50" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F50">
         <v>141</v>
       </c>
       <c r="G50">
         <v>72</v>
       </c>
       <c r="H50" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>40</v>
       </c>
       <c r="B51" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C51">
         <v>122</v>
       </c>
       <c r="D51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E51" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F51">
         <v>133</v>
       </c>
       <c r="G51">
         <v>72</v>
       </c>
       <c r="H51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C52">
         <v>124</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E52" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F52">
         <v>139</v>
       </c>
       <c r="G52">
         <v>72</v>
       </c>
       <c r="H52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C53">
         <v>127</v>
       </c>
       <c r="D53" t="s">
         <v>27</v>
       </c>
       <c r="E53" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F53">
         <v>123</v>
       </c>
       <c r="G53">
         <v>72</v>
       </c>
       <c r="H53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>41</v>
       </c>
       <c r="B54" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C54">
         <v>128</v>
       </c>
       <c r="D54" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E54" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F54">
         <v>115</v>
       </c>
       <c r="G54">
         <v>72</v>
       </c>
       <c r="H54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C55">
         <v>125</v>
       </c>
       <c r="D55" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E55" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F55">
         <v>134</v>
       </c>
       <c r="G55">
         <v>72</v>
       </c>
       <c r="H55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>41</v>
       </c>
       <c r="B56" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C56">
         <v>126</v>
       </c>
       <c r="D56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E56" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F56">
         <v>130</v>
       </c>
       <c r="G56">
         <v>72</v>
       </c>
       <c r="H56" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>42</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C57">
         <v>129</v>
       </c>
       <c r="D57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E57" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F57">
         <v>84</v>
       </c>
       <c r="G57">
         <v>63</v>
       </c>
       <c r="H57" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>35</v>
       </c>
       <c r="B58" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C58">
         <v>48</v>
       </c>
       <c r="D58" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E58" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F58">
         <v>118</v>
       </c>
       <c r="G58">
         <v>72</v>
       </c>
       <c r="H58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>35</v>
       </c>
       <c r="B59" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C59">
         <v>46</v>
       </c>
       <c r="D59" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E59" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F59">
         <v>129</v>
       </c>
       <c r="G59">
         <v>72</v>
       </c>
       <c r="H59" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>35</v>
       </c>
       <c r="B60" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C60">
         <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F60">
         <v>125</v>
       </c>
       <c r="G60">
         <v>72</v>
       </c>
       <c r="H60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>49</v>
       </c>
       <c r="B61" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C61">
         <v>148</v>
       </c>
       <c r="D61" t="s">
         <v>27</v>
       </c>
       <c r="E61" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F61">
         <v>120</v>
       </c>
       <c r="G61">
         <v>72</v>
       </c>
       <c r="H61" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>49</v>
       </c>
       <c r="B62" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C62">
         <v>145</v>
       </c>
       <c r="D62" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E62" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F62">
         <v>129</v>
       </c>
       <c r="G62">
         <v>72</v>
       </c>
       <c r="H62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>49</v>
       </c>
       <c r="B63" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C63">
         <v>149</v>
       </c>
       <c r="D63" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E63" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F63">
         <v>111</v>
       </c>
       <c r="G63">
         <v>72</v>
       </c>
       <c r="H63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>49</v>
       </c>
       <c r="B64" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C64">
         <v>146</v>
       </c>
       <c r="D64" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E64" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F64">
         <v>126</v>
       </c>
       <c r="G64">
         <v>72</v>
       </c>
       <c r="H64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>49</v>
       </c>
       <c r="B65" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C65">
         <v>147</v>
       </c>
       <c r="D65" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E65" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F65">
         <v>124</v>
       </c>
       <c r="G65">
         <v>72</v>
       </c>
       <c r="H65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>50</v>
       </c>
       <c r="B66" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C66">
         <v>153</v>
       </c>
       <c r="D66" t="s">
         <v>27</v>
       </c>
       <c r="E66" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F66">
         <v>115</v>
       </c>
       <c r="G66">
         <v>72</v>
       </c>
       <c r="H66" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>50</v>
       </c>
       <c r="B67" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C67">
         <v>150</v>
       </c>
       <c r="D67" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E67" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F67">
         <v>127</v>
       </c>
       <c r="G67">
         <v>72</v>
       </c>
       <c r="H67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>50</v>
       </c>
       <c r="B68" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C68">
         <v>154</v>
       </c>
       <c r="D68" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E68" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F68">
         <v>106</v>
       </c>
       <c r="G68">
         <v>72</v>
       </c>
       <c r="H68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>50</v>
       </c>
       <c r="B69" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C69">
         <v>151</v>
       </c>
       <c r="D69" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E69" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F69">
         <v>124</v>
       </c>
       <c r="G69">
         <v>72</v>
       </c>
       <c r="H69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>50</v>
       </c>
       <c r="B70" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C70">
         <v>152</v>
       </c>
       <c r="D70" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E70" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F70">
         <v>119</v>
       </c>
       <c r="G70">
         <v>72</v>
       </c>
       <c r="H70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>51</v>
       </c>
       <c r="B71" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C71">
         <v>158</v>
       </c>
       <c r="D71" t="s">
         <v>27</v>
       </c>
       <c r="E71" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F71">
         <v>114</v>
       </c>
       <c r="G71">
         <v>72</v>
       </c>
       <c r="H71" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>51</v>
       </c>
       <c r="B72" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C72">
         <v>155</v>
       </c>
       <c r="D72" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E72" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F72">
         <v>132</v>
       </c>
       <c r="G72">
         <v>72</v>
       </c>
       <c r="H72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>51</v>
       </c>
       <c r="B73" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C73">
         <v>159</v>
       </c>
       <c r="D73" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E73" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F73">
         <v>102</v>
       </c>
       <c r="G73">
         <v>72</v>
       </c>
       <c r="H73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>51</v>
       </c>
       <c r="B74" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C74">
         <v>156</v>
       </c>
       <c r="D74" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E74" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F74">
         <v>130</v>
       </c>
       <c r="G74">
         <v>72</v>
       </c>
       <c r="H74" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>51</v>
       </c>
       <c r="B75" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C75">
         <v>157</v>
       </c>
       <c r="D75" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E75" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F75">
         <v>119</v>
       </c>
       <c r="G75">
         <v>72</v>
       </c>
       <c r="H75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>34</v>
       </c>
       <c r="B76" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C76">
         <v>99</v>
       </c>
       <c r="D76" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E76" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F76">
         <v>109</v>
       </c>
       <c r="G76">
         <v>66</v>
       </c>
       <c r="H76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>34</v>
       </c>
       <c r="B77" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C77">
         <v>97</v>
       </c>
       <c r="D77" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E77" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F77">
         <v>122</v>
       </c>
       <c r="G77">
         <v>66</v>
       </c>
       <c r="H77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>34</v>
       </c>
       <c r="B78" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C78">
         <v>98</v>
       </c>
       <c r="D78" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E78" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F78">
         <v>121</v>
       </c>
       <c r="G78">
         <v>66</v>
       </c>
       <c r="H78" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>28</v>
       </c>
       <c r="B79" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C79">
         <v>19</v>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E79" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F79">
         <v>144</v>
       </c>
       <c r="G79">
         <v>72</v>
       </c>
       <c r="H79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>28</v>
       </c>
       <c r="B80" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C80">
         <v>20</v>
       </c>
       <c r="D80" t="s">
         <v>27</v>
       </c>
       <c r="E80" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F80">
         <v>137</v>
       </c>
       <c r="G80">
         <v>72</v>
       </c>
       <c r="H80" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>28</v>
       </c>
       <c r="B81" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C81">
         <v>22</v>
       </c>
       <c r="D81" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E81" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F81">
         <v>134</v>
       </c>
       <c r="G81">
         <v>72</v>
       </c>
       <c r="H81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>28</v>
       </c>
       <c r="B82" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C82">
         <v>21</v>
       </c>
       <c r="D82" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E82" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F82">
         <v>135</v>
       </c>
       <c r="G82">
         <v>72</v>
       </c>
       <c r="H82" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>45</v>
       </c>
       <c r="B83" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C83">
         <v>28</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E83" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F83">
         <v>134</v>
       </c>
       <c r="G83">
         <v>71</v>
       </c>
       <c r="H83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>45</v>
       </c>
       <c r="B84" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C84">
         <v>29</v>
       </c>
       <c r="D84" t="s">
         <v>27</v>
       </c>
       <c r="E84" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F84">
         <v>128</v>
       </c>
       <c r="G84">
         <v>71</v>
       </c>
       <c r="H84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>45</v>
       </c>
       <c r="B85" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C85">
         <v>31</v>
       </c>
       <c r="D85" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E85" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F85">
         <v>105</v>
       </c>
       <c r="G85">
         <v>71</v>
       </c>
       <c r="H85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>45</v>
       </c>
       <c r="B86" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C86">
         <v>30</v>
       </c>
       <c r="D86" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E86" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F86">
         <v>118</v>
       </c>
       <c r="G86">
         <v>71</v>
       </c>
       <c r="H86" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>46</v>
       </c>
       <c r="B87" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C87">
         <v>138</v>
       </c>
       <c r="D87" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E87" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F87">
         <v>138</v>
       </c>
       <c r="G87">
         <v>72</v>
       </c>
       <c r="H87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>46</v>
       </c>
       <c r="B88" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C88">
         <v>139</v>
       </c>
       <c r="D88" t="s">
         <v>27</v>
       </c>
       <c r="E88" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F88">
         <v>140</v>
       </c>
       <c r="G88">
         <v>72</v>
       </c>
       <c r="H88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>46</v>
       </c>
       <c r="B89" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C89">
         <v>142</v>
       </c>
       <c r="D89" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E89" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F89">
         <v>112</v>
       </c>
       <c r="G89">
         <v>72</v>
       </c>
       <c r="H89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>46</v>
       </c>
       <c r="B90" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C90">
         <v>140</v>
       </c>
       <c r="D90" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E90" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F90">
         <v>131</v>
       </c>
       <c r="G90">
         <v>72</v>
       </c>
       <c r="H90" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>46</v>
       </c>
       <c r="B91" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C91">
         <v>141</v>
       </c>
       <c r="D91" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E91" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F91">
         <v>114</v>
       </c>
       <c r="G91">
         <v>72</v>
       </c>
       <c r="H91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>26</v>
       </c>
       <c r="B92" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C92">
         <v>15</v>
       </c>
       <c r="D92" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E92" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F92">
         <v>146</v>
       </c>
       <c r="G92">
         <v>72</v>
       </c>
       <c r="H92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>26</v>
       </c>
       <c r="B93" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C93">
         <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E93" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F93">
         <v>134</v>
       </c>
       <c r="G93">
         <v>72</v>
       </c>
       <c r="H93" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>26</v>
       </c>
       <c r="B94" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C94">
         <v>18</v>
       </c>
       <c r="D94" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E94" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F94">
         <v>121</v>
       </c>
       <c r="G94">
         <v>72</v>
       </c>
       <c r="H94" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>26</v>
       </c>
       <c r="B95" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C95">
         <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E95" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F95">
         <v>144</v>
       </c>
       <c r="G95">
         <v>72</v>
       </c>
       <c r="H95" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>26</v>
       </c>
       <c r="B96" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C96">
         <v>72</v>
       </c>
       <c r="D96" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E96" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F96">
         <v>140</v>
       </c>
       <c r="G96">
         <v>72</v>
       </c>
       <c r="H96" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>30</v>
       </c>
       <c r="B97" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C97">
         <v>38</v>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E97" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F97">
         <v>120</v>
       </c>
       <c r="G97">
         <v>72</v>
       </c>
       <c r="H97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>30</v>
       </c>
       <c r="B98" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C98">
         <v>39</v>
       </c>
       <c r="D98" t="s">
         <v>27</v>
       </c>
       <c r="E98" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F98">
         <v>120</v>
       </c>
       <c r="G98">
         <v>72</v>
       </c>
       <c r="H98" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>30</v>
       </c>
       <c r="B99" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C99">
         <v>37</v>
       </c>
       <c r="D99" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E99" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F99">
         <v>120</v>
       </c>
       <c r="G99">
         <v>72</v>
       </c>
       <c r="H99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>30</v>
       </c>
       <c r="B100" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C100">
         <v>41</v>
       </c>
       <c r="D100" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E100" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F100">
         <v>120</v>
       </c>
       <c r="G100">
         <v>72</v>
       </c>
       <c r="H100" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>30</v>
       </c>
       <c r="B101" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C101">
         <v>40</v>
       </c>
       <c r="D101" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E101" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F101">
         <v>120</v>
       </c>
       <c r="G101">
         <v>72</v>
       </c>
       <c r="H101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>31</v>
       </c>
       <c r="B102" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C102">
         <v>42</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E102" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F102">
         <v>150</v>
       </c>
       <c r="G102">
         <v>72</v>
       </c>
       <c r="H102" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>31</v>
       </c>
       <c r="B103" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C103">
         <v>44</v>
       </c>
       <c r="D103" t="s">
         <v>27</v>
       </c>
       <c r="E103" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F103">
         <v>139</v>
       </c>
       <c r="G103">
         <v>72</v>
       </c>
       <c r="H103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>31</v>
       </c>
       <c r="B104" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C104">
         <v>45</v>
       </c>
       <c r="D104" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E104" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F104">
         <v>125</v>
       </c>
       <c r="G104">
         <v>72</v>
       </c>
       <c r="H104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>31</v>
       </c>
       <c r="B105" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C105">
         <v>43</v>
       </c>
       <c r="D105" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E105" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F105">
         <v>143</v>
       </c>
       <c r="G105">
         <v>72</v>
       </c>
       <c r="H105" t="b">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>